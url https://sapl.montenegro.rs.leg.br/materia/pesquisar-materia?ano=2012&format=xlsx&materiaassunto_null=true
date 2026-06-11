--- v0 (2025-10-03)
+++ v1 (2026-06-11)
@@ -54,390 +54,390 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Carlos E. de Mello-Naná</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/99/99_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LDO 2013: MELHORIA DA INFRAESTRUTURA DA ZONA RURAL - CONSTRUÇÃO DA REDE TRIFÁSICA</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>EMLOA</t>
   </si>
   <si>
     <t>Emenda à LOA</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/209/209_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA R$ 10.000,00 NAS SUBVENÇÕES SOCIAIS-CALENDÁRIO DE EVENTOS DO MUNICÍPIO-SMEC; PARA TANTO, REDUZ ESSE VALOR DA RUBRICA MATERIAL DE CONSUMO-GABINETE DO PREFEITO. JUSTIFICATIVA: FESTA DA BERGAMOTA MONTENEGRINA </t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Presidente da Câmara de Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/210/210_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA R$ 3.000,00 NA RUBRICA PREMIAÇÕES CULTURAIS, ARTÍSTICAS, CIENT.-CÂMARA DE VEREADORES; PARA TANTO, REDUZ ESSE VALOR DA RUBRICA SERVIÇOS DE TERCEIROS PJ, TAMBÉM DA CÂMARA DE VEREADORES. JUSTIFICATIVA: ATENDER AO PRÊMIO EXPOTEC</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ari Müller</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/213/213_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA R$ 120.000,00 NA RUBRICA OUTROS SERVIÇOS DE TERCEIROS-PJ- PROJETOS AMBIENTAIS-SMAM PARA TANTO, REDUZ VALORES DO GABINETE DO PREFEITO, DA SMA E DA SMVSU. JUSTIFICATIVA: PROJETOS/ESTUDOS PARA REDUÇÃO DO NÍVEL DAS CHEIAS DO RIO CAÍ</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcos Gehlen-Tuco</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/216/216_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA R$ 10.000,00 NA RUBRICA SERVIÇOS DE TERCEIROS-FUNDO MUNICIPAL DO TURISMO-SMIC, E REDUZ ESSE VALOR DE DOTAÇÃO DA SMF.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/217/217_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA R$ 17.000,00 NAS PREMIAÇÕES CULTURAIS, ARTÍSTICAS E CIENT.-FUMDESC-SMEC; E REDUZ ESSE VALOR DA RUBRICA SERV.DE TERC. PJ - SERVIÇO DE TELEFONIA E ILUMINAÇÃO-SMVSU. JUSTIFICATIVA: INCENTIVAR PROJETOS DE CARÁTER ARTÍSTICO</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/218/218_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA R$ 300.000,00 NA RUBRICA AUXÍLIO FINANCEIRO A ESTUDANTES-SMEC; PARA TANTO, REDUZ REDUZ VALORES DE DOTAÇÕES DO GABINETE DO PREFEITO, SMA, SMVSU. JUSTIFICATIVA: BENEFICIAR O LAR DO MENOR</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>José A. Schmitz</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/219/219_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA R$ 50.000,00 EM RUBRICAS DA SMDR-INCENTIVO À CITRICULTURA; PARA TANTO REDUZ ESSE VALOR DA SMVSU-LIMPEZA PÚBLICA-COLETA E DEST. RESÍDUOS-SERV. TERC. PJ. JUSTIFICATIVA: CURSOS, SEMINÁRIOS OU PROGRAMAS DESENVOLVIDOS PELA SMDR</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/220/220_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O VALOR DE R$ 50.000,00 NO FAT-FUNDO DE AMPARO AO TRABALHADOR-SMHAD; PARA TANTO, REDUZ ESSE VALOR DA SMIC-INCENTIVOS-CONTRIBUIÇÕES. JUSTIFICATIVA: QUALIFICAÇÃO PROFISSIONAL</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ari Müller, Carlos E. de Mello-Naná, Iria Camargo, Joacir Menezes, José A. Schmitz, Laureno Renner, Marcelo Cardona, Marcos Gehlen-Tuco, Roberto Braatz, Rose Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/222/222_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA R$ 22.000,00 NO PROMAD-SMS E REDUZ ESSE VALOR DE DOTAÇÕES DO GABINETE DO PREFEITO E DA CÂMARA DE VEREADORES. JUSTIFICATIVA: VISA APORTE DE RECURSOS PARA O FUNDO MUNICIPAL ANTIDROGAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Iria Camargo</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/88/88_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VERIFICAR, JUNTO À VIMSA, A VIABILIDADE DE ATENDER REIVINDICAÇÕES DOS MORADORES DAS LOCALIDADES DE PORTO GARIBALDI E PESQUEIRO, BEM COMO DA TRAVESSA ANTÁRTICA. </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/175/175_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE O EXECUTIVO PROMOVA UMA REVISÃO GERAL DO PLANO DE CARREIRA DOS SERVIDORES MUNICIPAIS, ESPECIALMENTE NO QUE SE REFERE À CATEGORIA DOS MOTORISTAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/206/206_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE AR CONDICIONADO NOS ÔNIBUS ADQUIRIDOS RECENTEMENTE PARA O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM RELAÇÃO AO TRECHO ASFALTADO ENTRE A RST 470 ATÉ A SOCIEDADE EXISTENTE NA LOCALIDADE DE CAMPO DO MEIO: A OBRA FINALIZADA JÁ FOI ENTREGUE AO MUNICÍPIO? CASO POSITIVO, QUEM RECEBEU A MESMA? COMO SE DARÁ O ESCOAMENTO D'ÁGUA JUNTO ÀS LATERAIS DA ESTRADA SE NÃO FOI FEITO ACABAMENTO NOS BUEIROS AO LONGO DA MESMA?</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Laureno Renner</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/6/6_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXISTE ALGUMA AÇÃO EM PLANEJAMENTO PARA IMPLANTAÇÃO DE AUXÍLIO TRANSPORTE AOS ALUNOS DA UERGS?</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Roberto Braatz</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/7/7_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO INFORMAR SE PARTE DO IMÓVEL LOCALIZADO ENTRE AS RUAS DR. CELSO EMÍLIO MÜLLER E AV. ERNESTO POPP É UMA ÁREA PÚBLICA.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Rose Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUAL PERÍODO A PREFEITURA REALIZOU A COLETA DE LIXO NA CIDADE COM CAMINHÕES PRÓPRIOS E SERVIDORES PÚBLICOS MUNICIPAIS? QUANTOS VEÍCULOS FORAM UTILIZADOS NESSA ATIVIDADE? QUAL FOI O HORÁRIO DE ATUAÇÃO? QUAIS SERVIDORES FORAM DESIGNADOS PARA ESSA TAREFA (NOME E CARGO)?</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>TENDO EM VISTA O PROCESSO QUE CORRE EM SIGILO DE JUSTIÇA JUNTO AO MINISTÉRIO PÚBLICO DE PORTÃO/RS, ABERTO PELA COMISSÃO PARA TRATAR DOS ASSUNTOS REFERENTES ÀS CHEIAS DE MONTENEGRO, BEM COMO A SUGESTÃO DO PROMOTOR, EM MAIS DE UMA OPORTUNIDADE, DE QUE O MUNICÍPIO DE MONTENEGRO INGRESSE NA AÇÃO OU ESTUDE, SENDO O CASO, OUTROS MECANISMOS JURÍDICOS NECESSÁRIOS PARA A OBTENÇÃO DE SUA PRETENSÃO DE REDUZIR AS CHEIAS DO RIO CAÍ, QUESTIONO: O MUNICÍPIO TEM A INTENÇÃO DE INGRESSAR COM AÇÃO PRÓPRIA OU INTEGRAR O PROCESSO EM ANDAMENTO JUNTO À PROMOTORIA DE PORTÃO? CASO NEGATIVO, POR QUÊ?</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Marcelo Cardona</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TENDO EM VISTA OS QUESTIONAMENTOS DE ALGUNS MUNÍCIPES EM RELAÇÃO AO LONGO PERÍODO DE ESPERA POR VAGAS NAS ESCOLAS DE EDUCAÇÃO INFANTIL, QUESTIONO: QUAIS SÃO AS ESCOLAS DE EDUCAÇÃO INFANTIL EXISTENTES NO MUNICÍPIO? QUANTAS CRIANÇAS AGUARDAM VAGAS NESSAS ESCOLAS? ESPECIFICAR. QUAL ATITUDE ADERIDA PELO GOVERNO MUNICIPAL PARA TORNAR MENOS MOROSO O ANDAMENTO DESSA FILA DE ESPERA? </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/89/89_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAR EM QUE FASE SE ENCONTRA O PROCESSO N.º 9717/2011, EM NOME DE OLMIRO DE SOUZA. ANEXAR À RESPOSTA CÓPIA DO PROCESSO.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/90/90_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">POR QUE  O TRECHO EM TORNO DE 50 METROS DA RUA RAMIRO BARCELOS, APÓS A RUA BOA VISTA, SENTIDO BAIRRO-CENTRO, NÃO ESTÁ PAVIMENTADO, HAJA VISTA A PEQUENA EXTENSÃO? </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/116/116_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATRAVÉS DE RECURSOS DA VIGILÂNCIA SANITÁRIA, FOI ADQUIRIDO UM AUTOMÓVEL MARCA FIAT DOBLÔ. SENDO ASSIM, GOSTARÍAMOS DE SABER SE O MESMO ESTÁ SENDO UTILIZADO EXCLUSIVAMENTE PELA VIGILÂNCIA SANITÁRIA? CASO ESTEJA SENDO UTILIZADO POR OUTROS SETORES, QUAIS SÃO E POR QUAL MOTIVO? E SE ESTÁ SENDO UTILIZADO POR OUTROS SETORES, ISSO NÃO PREJUDICA O TRABALHO DA VIGILÂNCIA SANITÁRIA?</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/145/145_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>CIENTE DA EXISTÊNCIA DE UMA COMISSÃO CORREGEDORA, A QUAL FISCALIZA A ATUAÇÃO DO CONSELHO TUTELAR, BEM COMO O ANDAMENTO DO ÓRGÃO, PERGUNTO: QUAIS SÃO AS ENTIDADES E QUEM SÃO SEUS REPRESENTANTES NESSA COMISSÃO? FAVOR ANEXAR CÓPIA DA SOLICITAÇÃO DE DESINCOMPATIBILIZAÇÃO DA CONSELHEIRA JOSEANA PAZ PARA CANDIDATURA A VICE-PREFEITA.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/182/182_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECENTEMENTE, EM 2012, FOI ADQUIRIDO UM CAMINHÃO CAÇAMBA PARA A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO RURAL - SMDR, O QUAL TRABALHOU POR ALGUNS DIAS E ATUALMENTE ENCONTRA-SE PARADO. DIANTE DISSO, PERGUNTAMOS: POR QUAL MOTIVO O CAMINHÃO NÃO ESTÁ SENDO UTILIZADO?</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/207/207_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM QUE ESTÁGIO SE ENCONTRA A REALIZAÇÃO DA NOVA PORTARIA NOMEANDO OS MEMBROS DO CONSELHO MUNICIPAL DO TURISMO?</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
     <t>Joacir Menezes</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA DE SINALIZAÇÃO "PROIBIDO COLOCAR LIXO NA ÁREA VERDE", NO FINAL DA RUA 2, LOTEAMENTO PINHEIRO, BAIRRO PANORAMA.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>CONSERTO E COLOCAÇÃO DE TAMPA NA LIXEIRA COLETIVA LOCALIZADA NA RUA VEREADOR JOÃO VICENTE, EM FRENTE AO N.º 293, BAIRRO CENTENÁRIO.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>LIMPEZA COM CORTE DE GRAMA E MANUTENÇÃO DOS BRINQUEDOS E BANCOS DA PRAÇA, LOCALIZADA NA RUA ANTÔNIO LISBOA, EM FRENTE À ASSOCIAÇÃO DO BAIRRO MUNICIPAL.</t>
   </si>
   <si>
     <t>23</t>
   </si>
@@ -468,2244 +468,2244 @@
   <si>
     <t>26</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>CONSERTAR, URGENTE, REDE DE ESGOTO LOCALIZADA NA RUA JACOB RENNER, AO LADO DA RESIDÊNCIA DE N.º 175, NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>CONSERTAR PONTE LOCALIZADA NAS PROXIMIDADES DA RESIDÊNCIA DO SR. SULERTE DA MOTTA, NA LOCALIDADE DE COSTA DA SERRA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO NA REDE DE ESGOTO, LIMPEZA DA RUA E RETIRADA DE LIXO ACUMULADO EM FRENTE AS CASAS E TERRENOS VAZIOS, NA TRAV. JOSÉ PEDRO STEIGLEDER, BAIRRO CINCO DE MAIO.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR POSTE DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA MONTEIRO LOBATO, EM FRENTE À RESIDÊNCIA DE N.º 237, BAIRRO RUI BARBOSA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE POSTE DA REDE DE ILUMINAÇÃO PÚBLICA NA ESQUINA DAS RUAS MAESTRO GUSTAVO JAHN E CARLOS CORRÊA DA SILVA, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAR E COLOCAR MATERIAL (BRITA) NA RUA DOS IMIGRANTES, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR OPERAÇÃO "TAPA BURACO" NO ANTIPÓ DA ESTRADA GERAL DE CAMPO DO MEIO/SANTOS REIS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>INSTALAR REDUTOR DE VELOCIDADE NA RUA MACEIÓ, DEFRONTE À RESIDÊNCIA DE N.° 335 &amp;#8211; BAIRRO GERMANO HENKE.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DA LIXEIRA COMUNITÁRIA NO BAIRRO FAXINAL LOCALIZADA PRÓXIMO AO N.º 463, DIVISA COM OS TRILHOS, BIFURCAÇÃO QUE VAI PARA ALFAMA.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR EQUIPAMENTO DE ILUMINAÇÃO PÚBLICA DO POSTE LOCALIZADO NA RUA ALOYS JACOB KERBER, EM FRENTE À RESIDÊNCIA DE N.º 320, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR EQUIPAMENTO DE ILUMINAÇÃO PÚBLICA DO POSTE LOCALIZADO NA RUA CAPITÃO CRUZ, DEFRONTE À RESIDÊNCIA DE N.º 3380, BAIRRO RUI BARBOSA.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO PARA APLICAÇÃO DE CAMADA ASFÁLTICA JUNTO AO MEIO-FIO DA RUA DALTRO FILHO, PRÓXIMO À RESIDÊNCIA DE N.º 210, BAIRRO RUI BARBOSA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM COLOCADAS 02 TAMPAS DE BOCA DE LOBO NA RS 287, ENTRE AS RUAS ARTIDOR RODRIGUES DA COSTA E IRÚ CARNEIRO, BAIRRO CINCO DE MAIO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA E RETIRADA DE GALHOS DAS ÁRVORES LOCALIZADAS NA ASSOCIAÇÃO COMUNITÁRIA BAIRRO MUNICIPAL, RUA ANTÔNIO LISBOA ESQUINA COM RUA LEBLON.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>CONSERTAR BURACO EXISTENTE PRÓXIMO À ESQUINA FORMADA PELAS RUAS FERNANDO FERRARI E BENTO GONÇALVES, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/86/86_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CONTADO COM A AES SUL, PEDINDO AMPLIAÇÃO DA REDE ELÉTRICA, OU SEJA, A COLOCAÇÃO DE MAIS UM POSTE, COM LUMINÁRIA PÚBLICA, NA TRAVESSA SÃO LEOPOLDO, BAIRRO IMIGRAÇÃO. OS MORADORES SOLICITAM TAMBÉM O AUMENTO DA TENSÃO DA REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/91/91_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DA CALÇADA EM FRENTE À ESCOLA MUNICIPAL DR. WALTER BELIAN E UMA MANEIRA PARA REDUZIR O BARRO QUE DESCE DO BARRANCO EM DIAS CHUVOSOS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/92/92_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>NA RUA TREZE DE MAIO, ESQUINA COM A RUA IVO JOSÉ FELDENS, HÁ UMA BOCA DE LOBO, MAS NÃO ABSORVE ÁGUA DEVIDO AO ASFALTO QUE CEDEU. POR ISSO, PEDIMOS O CONSERTO DA RUA E DESOBSTRUIR A BOCA DE LOBO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/93/93_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR UMA FAIXA DE ASFALTO NA MARGEM DA RUA IVO JOSÉ FELDENS, ENTRE AS RUAS SEIS E TREZE DE MAIO, NO BAIRRO RUI BARBOSA.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/94/94_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR POSTE DE ILUMINAÇÃO PÚBLICA NA RUA BOA VISTA, 631, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/95/95_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPARO NO POSTO DA REDE DE ILUMINAÇÃO PÚBLICA COM RETIRADA DO CABO DE AÇO QUE DIFICULTA O ACESSO À RESIDÊNCIA DE N.º 5.920, TRAVESSA MAURÍCIO CARDOSO</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/102/102_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR EQUIPAMENTO DE ILUMINAÇÃO PÚBLICA NO POSTE LOCALIZADO NA RUA VEREADOR JOÃO VICENTE DEFRONTE À RESIDÊNCIA DE NÚMERO 106, NO BAIRRO CENTENÁRIO. O MESMO NÃO FUNCIONA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/103/103_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>URGENTE REPARO NO BANHEIRO DA PRAÇA DO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/104/104_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>URGENTE REPARO NA PARADA DE ÔNIBUS LOCALIZADA NA RUA JUVENAL ALVES DE OLIVEIRA DEFRONTE AO NÚMERO 388, PRÓXIMA À AVENIDA JÚLIO RENNER.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/105/105_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR EQUIPAMENTO DE ILUMINAÇÃO PÚBLICA NO POSTE LOCALIZADO NA RUA CLODOMIRO JOSÉ MACHADO DEFRONTE À RESIDÊNCIA DE NÚMERO 675, NO BAIRRO SANTO ANTÔNIO. LÂMPADA PERMANECE LIGADA.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/109/109_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR TROCA DE LÂMPADAS NA LOCALIDADE DE LAGEADINHO - MONTENEGRO/RS, DEFRONTE ÀS RESIDÊNCIAS DOS SRS. RUBI KOCHEMBORGER E IRINEU KOCHEMBORGER.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/110/110_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR TROCA DE LÂMPADAS NA ESTRADA PORTO GARIBALDI (ESTRADA LOCALIZADA NOS FUNDOS DOS RESTAURANTES 22 E 23), SENDO QUE UMA DELAS FICA DEFRONTE À PROPRIEDADE DA SRA. ROSANE MALLMANN.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/111/111_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPAR E REFAZER VALETAS PARA ESCOAMENTO DE ÁGUA DA ESTRADA RUI ATAÍDE PEREIRA DE VARGAS - PASSO DO MANDUCA, DA PONTE DO ARROIO MONTENEGRO ATÉ A PROPRIEDADE DA FAMÍLIA KRATZ, EM AMBOS OS LADOS DA ESTRADA.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/112/112_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR PROPRIETÁRIO DO TERRENO LOCALIZADO EM FRENTE AO MINIMERCADO PONTO CERTO, AO LADO DIREITO DO IMÓVEL DE N.º 51, NA RUA DOS IBISCOS, BAIRRO ESTAÇÃO, PARA QUE FAÇA ROÇADA E LIMPEZA GERAL DO MESMO.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/113/113_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>NA RUA EUCLIDES DA CUNHA, EM FRENTE AO N.º 415, HÁ UMA EROSÃO JUNTO AO MEIO-FIO. EM FUNÇÃO DISSO A RUA ESTÁ CEDENDO E LOGO ESTARÁ DANIFICANDO A CALÇADA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/114/114_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR CALÇADA NA ESQUINA DA RUA RAMIRO BARCELOS COM A RUA EUCLIDES DA CUNHA.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/115/115_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR TAMPA EM DUAS BOCAS DE L0BO QUE ESTÃO QUEBRADAS E REBAIXAR O CORDÃO DO MEIO-FIO PARA ENTRADA DE GARAGEM NA RUA CEARÁ N.º 72, LOTEAMENTO MÃO DE PILÃO.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/120/120_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>EFETUAR TROCA DE LÂMPADAS NA RUA RICARDO JAHN, PRÓXIMAS ÀS RESIDÊNCIAS DE N.º 350 E 360, BAIRRO SÃO PAULO.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/136/136_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR BRITA NA ESTRADA DE PORTO GARIBALDI, PARTINDO DA BR 386 ATÉ A FÁBRICA PALLETS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/137/137_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">URGENTE COLOCAÇÃO DE QUEBRA-MOLAS NA RUA CARACOL PRÓXIMOS À ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL DO BAIRRO SÃO PAULO E MERCADO SOLÃO, NO BAIRRO SÃO PAULO. </t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/138/138_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACA INDICATIVA NO ENTRONCAMENTO DAS RUAS CARACOL E TAIM, NO BAIRRO SÃO PAULO.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/139/139_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE LÂMPADAS NA RUA TOBJORN WEIBULL NO TRECHO ENTRE A VIA II E A RUA BRUNO DE ANDRADE.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/143/143_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO, JUNTAMENTE COM OS ÓRGÃOS COMPETENTES, PROVIDENCIE URGENTE REPARO NA REDE DE ESGOTO EM FRENTE AO N.º 155 DA RUA JACOB FRANZEN, LOCALIZADA NO BAIRRO TIMBAÚVA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/144/144_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO O CONSERTO DA CALÇADA NA RUA DR. HUBERT FLACH, AO LADO DO N.º 180, SITUADA NO LOTEAMENTO RECANTO DAS FLORES.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/147/147_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR EQUIPAMENTO DE ILUMINAÇÃO PÚBLICA DO POSTE LOCALIZADO NA RUA JOÃO XXIII, BAIRRO FAXINAL, EM FRENTE À RESIDÊNCIA DE N.º 607.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/148/148_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAR E ENSAIBRAR A ESTRADA DE VAPOR VELHO EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/149/149_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PINTADO DE AMARELO O CORDÃO DA CALÇADA EM FRENTE AO CONSULTÓRIO DO DR. MARCOS MÜLLER, NA RUA OSVALDO ARANHA, EM FRENTE AO N.º 2302.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/150/150_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBJETIVANDO DAR ENCAMINHAMENTO AO PEDIDO DE PROVIDÊNCIAS N.º 01/2012, APROVADO PELO PLENÁRIO DA CÂMARA MIRIM, SOLICITAMOS AGILIZAÇÃO NO PROCESSO DE TÉRMINO DA OBRA DO GINÁSIO DE ESPORTES DA ESCOLA DE ENSINO FUNDAMENTAL JOSÉ PEDRO STEIGLEDER, CUJAS OBRAS INICIARAM EM 2008.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/157/157_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR EQUIPAMENTO DE ILUMINAÇÃO PÚBLICA DO POSTE LOCALIZADO NA RUA LUIZ HÄDRICH, BAIRRO SÃO PAULO, DEFRONTE À RESIDÊNCIA DE N.º 396.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/158/158_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR ASFALTO DEVIDO A BURACO EXISTENTE NA RUA VALESCA LAMPERT (PARALELA À RST 287), BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/160/160_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR BUEIRO NA ESTRADA GERAL DE SANTOS REIS, ESQUINA COM A ESTRADA SELIA KUNZ MAURER, PRÓXIMO À SOCIEDADE ONZE AMIGOS</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/161/161_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/162/162_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR LIMPEZA E CAPINA NA RUA PROFESSOR CANÍSIO SÉRGIO SCHNEIDER, QUE DÁ ACESSO À EEEF OSVALDO BROCHIER, LOCALIDADE DE SANTOS REIS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/163/163_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SINALIZAR COM REDUTOR DE VELOCIDADE O TRECHO DA RUA ARTHUR RENNER, PRÓXIMO AO N.º 795.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRANCAR TOCO DE ÁRVORE E CONSERTAR CALÇADA DA RUA PROFESSOR ANTÔNIO MACHADO ROSA, BAIRRO SÃO JOÃO, AO LADO DO NÚMERO 293.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/165/165_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MATERIAL (BRITA) NA RUA MÁRIO GARCIA MACHADO, BAIRRO SANTA RITA, EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/167/167_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR PROPRIETÁRIO DO TERRENO LOCALIZADO AO LADO DO N.º 60, DA RUA FREDERICO HAMANN, BAIRRO INDUSTRIAL, PARA QUE FAÇA A ROÇADA E LIMPEZA GERAL DO MESMO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/168/168_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORAR AS CONDIÇÕES DE TRAFEGABILIDADE DA RUA DELFINA DIAS FERRAZ, BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/169/169_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>PODA DE ÁRVORE AO LADO DA RESIDÊNCIA DE N.º 74, DA RUA CARLOS KÖHLER, BAIRRO PANORAMA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/170/170_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ÁRVORE EM FRENTE AO N.º 635, DA RUA VEREADOR JOÃO VICENTE, BAIRRO CENTENÁRIO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/172/172_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO PEDIDO DE PROVIDÊNCIAS N.º 173/2011, SOLICITO COLOCAÇÃO DE PLACA INDICATIVA DA RUA HENRIQUE PEDRO KAUER COM ESQUINA NA AVENIDA JÚLIO RENNER, NO BAIRRO TIMBAÚVA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/173/173_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REALIZAR ESTUDO PARA VIABILIDADE DE IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA ERNANDES AZEVEDO FERNANDES DEFRONTE À RESIDÊNCIA DE N.º 80, NO BAIRRO AEROCLUBE. </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/174/174_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAR ESTUDO PARA VIABILIDADE DE IMPLANTAÇÃO DE QUEBRA-MOLAS NA RUA GUAÍBA, DEFRONTE À RESIDÊNCIA DE N.º 70, NO BAIRRO SENAI.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/176/176_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A COLOCAÇÃO DE PLACA INDICANDO A ESTRADA CÉLIA KUNZ MAURER QUE DÁ ACESSO À ATAFONA, NA LOCALIDADE DE SANTOS REIS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/177/177_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMOVER TOCO DE ÁRVORE EXISTENTE NA RUA RAMIRO BARCELOS, EM FRENTE AO N.º 896, CENTRO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/178/178_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>REMOVER TOCO DE ÁRVORE EXISTENTE NA RUA RAMIRO BARCELOS, EM FRENTE AO PRÉDIO ONDE ESTÁ LOCALIZADO O CIS/CAÍ (CONSÓRCIO INTERMUNICIPAL DE SAÚDE).</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/179/179_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR CALÇADA LOCALIZADA NA ESQUINA DA RUA DR. FLORES COM A RUA JÚLIO DE CASTILHOS</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/188/188_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS COLOCAÇÃO DE BRITA MÉDIA EM TODA A EXTENSÃO DA RUA DAS SERINGUEIRAS, BAIRRO SENAI.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/189/189_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS CONSERTAR CAIXA COLETORA (BOCA DE LOBO) DA RUA BOA VISTA, EM FRENTE AO N.° 561, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/190/190_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPAR BURACOS NO CALÇAMENTO DA RUA BOA VISTA, EM FRENTE AO N.° 561, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/192/192_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE FAIXA DE PEDESTRES E COLOCAÇÃO DE TACHÕES DE SINALIZAÇÃO DE TRÂNSITO NA RUA CEL. ÁLVARO DE MORAES, 1.515, EM FRENTE À CÂMARA DE VEREADORES</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/193/193_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUIR, URGENTEMENTE, A CALÇADA LOCALIZADA NA RUA JOSÉ LUIS, NO TERRENO AO LADO DO PRÉDIO DA MAÇONARIA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/197/197_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRANCAR TOCO DE ÁRVORE EXISTENTE JUNTO À CALÇADA NA ESQUINA DAS RUAS SÃO JOÃO E DR. FLORES, SUBSTITUINDO POR NOVA MUDA.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/198/198_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>PATROLAR E ENSAIBRAR A ESTRADA QUE LIGA A RS 124 À LOCALIDADE DE VENDINHA</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/201/201_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS COLOCAR SOBRA DE ASFALTO NOS BURACOS DO CALÇAMENTO DA RUA MAJOR ALFREDO CASTRO, AO LADO DO N.º 247, BAIRRO PROGRESSO.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/202/202_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAMOS COM URGÊNCIA REPAROS NA REDE DE ESGOTO SITUADA NA RUA DAS ARTEMÍSIAS, NA RUA DOS GIRASSÓIS E NO FINAL DA RUA DOS SUSPIROS, LOTEAMENTO BELA VISTA, BAIRRO ESTAÇÃO. </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/223/223_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESOBSTRUIR/RESTAURAR ESGOTO EXISTÊNCIA DEFRONTE À RESIDÊNCIA DE N.º 45, DA RUA ANGELINA  POLETTO DE SOUZA, BAIRRO TIMBAÚVA </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/224/224_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOTIFICAR PROPRIETÁRIO DA RESIDÊNCIA DE N.º 1088, LOCALIZADA NA ESQUINA DA RUA DR. FLORES COM RUA JÚLIO DE CASTILHOS, PARA QUE EFETUE CONSERTO DA CALÇADA.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/225/225_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE SOBRA DE ASFALTO NOS BURACOS EXISTENTES NO CALÇAMENTO DA RUA VEREADOR JOÃO VICENTE, BAIRRO CENTENÁRIO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/226/226_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA TRAVESSA DR. BRUNO DE ANDRADE/CEL. APOLINÁRIO DE MORAES, N.º 135, ENTRE A CORSAN E O RESIDENCIAL FLORESTA NEGRA.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/227/227_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CAPINA NA RUA JÚLIO DE CASTILHOS, TRECHO ENTRE A RUA CEL. ÁLVARO DE MORAES ATÉ A CAPITÃO PORFÍRIO, BAIRRO CENTRO. </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/228/228_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DO LIXO DEPOSITADO NO TERRENO BALDIO LOCALIZADO NA RUA COPACABANA, Nº 950, BAIRRO CENTENÁRIO, O QUAL, INCLUSIVE, ESTÁ AVANÇANDO PARA O PASSEIO PÚBLICO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/235/235_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ÁRVORE LOCALIZADA NA CALÇADA DA RESIDÊNCIA DE N.º 283, DA RUA MACHADO DE ASSIS, BAIRRO RUI BARBOSA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/236/236_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINA DA RUA PAPA JOÃO PAULO, NO BAIRRO OLARIA, PRIORIZANDO A LIMPEZA DA ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/239/239_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS BOCAS DE LOBO DA RUA ASSIS BRASIL, ESQUINA COM A RUA SÃO JOÃO, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/243/243_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR BUEIRO QUEBRADO NA RUA DAS ARTEMÍSIAS, PRÓXIMO AO NÚMERO 710, NO BAIRRO ESTAÇÃO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/244/244_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER LIMPEZA E REALIZAR A OPERAÇÃO "TAPA-BURACO" NA RUA DAS ARTEMÍSIAS, NO BAIRRO ESTAÇÃO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/247/247_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DE MELHORIAS URGENTES, TAIS COMO: LIMPEZA, PINTURA DO MEIO-FIO, CORTE DO MATO EXISTENTE AO LONGO DA RUA JARDIM BOTÂNICO, BAIRRO SÃO PAULO, LOTEAMENTO MORADA DO SOL.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/249/249_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESOBSTRUIR A BOCA DE LOBO NA ESQUINA DAS RUAS BERNARDO GRIEBELER E INTENDENTE AMÂNDIO LAMPERT, ONDE ENCONTRA-SE A ESCOLA ESTADUAL JANUÁRIO CORRÊA, NO BAIRRO SÃO JOÃO.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/251/251_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>VERIFICAR REDE DE ESGOTO DA RUA WALDEMAR ANTÔNIO DE VARGAS QUE ESTÁ CAUSANDO PROBLEMAS NAS CALÇADAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/252/252_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINA EM TODA A EXTENSÃO DA RUA WALDEMAR ANTÔNIO DE VARGAS</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/254/254_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TAMPA DA CAIXA COLETORA DE ESGOTO, LOCALIZADA NA RUA BOA VISTA, EM FRENTE AO N.º 561 DO LADO DIREITO, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/255/255_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO (BURACO) NA RUA BOA VISTA, EM FRENTE AO N.º 426, BAIRRO PANORAMA.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/256/256_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR EQUIPAMENTOS QUE CONTROLAM O DESLIGAMENTO E O ACENDIMENTO AUTOMÁTICO DAS LÂMPADAS EXISTENTES NAS RUAS QUATORZE DE JULHO E FREDERICO OZANAN, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/257/257_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIR LÂMPADA QUEIMADA NA RUA ANTÔNIO MARQUES, EM FRENTE AO NÚMERO 144, BAIRRO RUI BARBOSA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei (Executivo)</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/133/133_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O PIQUETE XV DE NOVEMBRO PARA A REALIZAÇÃO DO "13º ARRAIAL DE SÃO JOÃO BATISTA".</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/132/132_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA VALOR À ALÍNEA "D" DO INCISO II DO ART. 1º DA LEI N.º 5.575/2011 - PLANO DE AUXÍLIOS E SUBVENÇÕES PARA O EXERCÍCIO DE 2012 (ASSOCIAÇÃO BENEFICENTE CASA DE AMPARO MÃO DE DEUS).</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/135/135_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO BENEFICENTE CASA DE AMPARO MÃO DE DEUS NO VALOR DE R$ 50.000,00.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/106/106_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO/PROJETO NO PPA 2010-2013, AÇÃO NA LDO 2012 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 124.825,00 (CONSTRUÇÃO DE UNIDADE BÁSICA DE SAÚDE EM COSTA DA SERRA).</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/117/117_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O SEBRAE/RS E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 15.000,00 (PROJETO "DESENVOLVER A CITRICULTURA DO VALE DO CAÍ")</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/121/121_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA E ADMINISTRATIVA DE EXCEPCIONAL INTERESSE PÚBLICO DE 31 AGENTES COMUNITÁRIOS DE SAÚDE PARA A ESF E PACS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/126/126_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONVOCAÇÃO DE PROFISSIONAIS PARA O REGIME SUPLEMENTAR DE TRABALHO PARA ATUAÇÃO NO CAPS, A CONTRATAÇÃO TEMPORÁRIA DE 01 (UM) MÉDICO PSIQUIATRA E A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 75.677,83.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/107/107_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA VALOR À ALÍNEA "A" DO INCISO I DO ART. 1.º DA LEI N.º 5.575/2011 - PLANO DE AUXÍLIOS E SUBVENÇÕES PARA 2012 (OASE/HM).</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/127/127_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A OASE PARA CUSTEIO E MANUTENÇÃO DO PROGRAMA SAMU SALVAR 192.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/128/128_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO TEMPORÁRIA E ADMINISTRATIVA DE EXCEPCIONAL INTERESSE PÚBLICO DE 02 (DOIS) AGENTES DE COMBATE A ENDEMIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/129/129_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E ADMINISTRATIVAMENTE, 01 (UM) ENFERMEIRO PARA ATUAR NA SMS/PAM.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/122/122_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E ADMINISTRATIVAMENTE, 1 (UM) ENFERMEIRO PARA ATUAR NA SMS/ESF 2 ESPERANÇA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/123/123_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E ADMINISTRATIVAMENTE, 01 (UM) AUXILIAR DE CONSULTÓRIO DENTÁRIO PARA ATUAR NA SMS/ESF 2 ESPERANÇA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/124/124_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E ADMINISTRATIVAMENTE, 01 (UM) ENFERMEIRO PARA ATUAR NA SMS/USB CENTENÁRIO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/125/125_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO A SER PAGA AO SERVIDOR DESIGNADO COMO RESPONSÁVEL PELA GESTÃO FINANCEIRA DO REGIME PRÓPRIO DE PREVIDÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/108/108_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR, TEMPORÁRIA E ADMINISTRATIVA, 01 PSICÓLOGO (SMHAD)</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/130/130_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O GRUPO CORAL VOZES DE MONTENEGRO NO VALOR DE R$ 10.000,00._x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/131/131_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CPM DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ETELVINO DE ARAÚJO CRUZ NO VALOR DE R$ 10.000,00.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM R. DA SILVA ANTUNES &amp; A.J. MARIANO LTDA, NO VALOR DE R$ 5.000,00 (ESTAÇÃO TURISMO).</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA ÁREA DA CATEGORIA DE BEM DE USO ESPECIAL PARA CATEGORIA DE BEM PÚBLICO DOMINIAL E AUTORIZA A ALIENAÇÃO DE BEM IMÓVEL.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/53/53_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A APAE NO VALOR DE R$ 22.000,00_x000D_
 </t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA MEGA MATERIAIS ELÉTRICOS LTDA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A SOCIEDADE BENEFICENTE ESPIRITUALISTA</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVOM MUNICIPAL A CONCEDER INCENTIVO À EMPRESA CARUCCIO MONTANARI PROJETOS E SERVIÇOS LTDA.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A SOCIEDADE ABRIGO E PÃO DOS POBRES NO VALOR DE R$ 22.000,00 ("PROGRAMA MANUTENÇÃO ASILO").</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A SOCIEDADE BENEFICENTE ESPIRITUALISTA ("REESTRUTURANDO O ABRIGO MENINO JESUS DE PRAGA" - AQUISIÇÃO DE MATERIAIS DE CONSUMO E SERVIÇOS DE TERCEIRO). </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A SOCIEDADE BENEFICENTE ESPIRITUALISTA ("REESTRUTURANDO O ABRIGO MENINO JESUS DE PRAGA" - AQUISIÇÃO DE EQUIPAMENTOS E MATERIAIS PERMANENTES). </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A INCLUIR AÇÃO NA LDO 2012 E ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 5.000,00 (AQUISIÇÃO DE EQUIPAMENTOS CRAS - BOLSA FAMÍLIA).</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR A COORDENADORIA MUNICIPAL DE DEFESA CIVIL-COMDEC, O FUNDO MUNICIPAL DE DEFESA CIVIL-FUMDEC E O CONSELHO MUNICIPAL DE DEFESA CIVIL-COMUDEC</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/13/13_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 343.100,00 - CONCLUSÃO DAS OBRAS NA ESTRADA REYNALDO HÖRLLE.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL DE R$ 14.362,12 (DEVOLUÇÃO SALDO - REGULARIZAÇÃO FUNDIÁRIA) </t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/15/15_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL - CMAS, O FUNDO MUNICIPAL A ELE VINCULADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/1/1_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A EMPRESA JORNALÍSTICA IBIÁ NO VALOR DE R$ 14.900,00.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/4/4_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO LAR SAGRADA FAMÍLIA NO VALOR DE R$ 4.400,00.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CLUBE RIOGRANDENSE PARA ATENDER AO PROJETO FERA, NO VALOR DE R$ 40.000,00</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM RENASCENÇA COMPANHIA DE TEATRO - ASSOCIAÇÃO CULTURA &amp; ARTE PARA ATENDER AO PROJETO "RENASCENÇA - NOVOS RUMOS", NO VALOR DE R$ 10.000,00.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO ART. 1.º DA LEI N.º 4.666/07, QUE DISPÕE SOBRE A REGULARIZAÇÃO DOS LOTEAMENTOS MUTIRÃO BOM JESUS E SEM TETO E AUTORIZA A ABRIR CRÉDITO ESPECIAL DE R$ 45.131,15.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO FIRMAR CONVÊNIO COM O INSTITUTO CIDADANIA 15 DE OUTUBRO PARA ATENDER AO PROJETO "ARTES MARCIAIS PARA EDUCAR" NO VALOR DE R$ 5.000,00.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O TERMO DE ADESÃO AO PEAS, INCLUI AÇÃO NA LDO 2012 E AUTORIZA O EXECUTIVO A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 10.575,00. - PROGRAMA ESTADUAL DE ASSISTÊNCIA SOCIAL - PEAS 2012 (PROJETO OASF - ORIENTAÇÃO E APOIO SÓCIO-FAMILIAR)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/282/282_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DO ALUGUEL PREVISTO NO ART. 2º, ALTERA A REDAÇÃO DO INCISO III E ACRESCENTA INCISO V AO ART. 4º DA LEI N.º 4.963/08, QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO MONTENEGRINA DE FRUTICULTORES.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NA LDO 2012 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 250.834,71 - MICRODRENAGEM E CALÇAMENTO NAS RUAS CORIOLANO DE SOUZA E LUDWIG WAGNER.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/17/17_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CLUBE DO COMÉRCIO PARA ATENDER AO PROJETO "BOLÃO", UM ESPORTE A SER DIVULGADO E RENOVADO". NO VALOR DE R$ 8.500,00.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR RECURSOS AO GRUPO TARCA DE ARTE NATIVA NO VALOR DE R$ 218.685,45, MEDIANTE TERMO PARA COBERTURA DE DÉFICIT DA 4ª EXPOMONTE.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NA LDO 2012 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 150.000,00 (AMPLIAÇÃO DA EMEF ESPERANÇA).</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2013</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA MACHADINHO - LOCAÇÃO DE MÁQUINAS E EQUIPAMENTOS LTDA.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 14.947,00 (GESTÃO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL - SUAS).</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NA LDO 2012 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 24.638,06 (REFORMA DA EMEF ETELVINO ARAÚJO CRUZ).</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/83/83_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA VALOR À ALÍNEA "B" DO INCISO III DO ART. 1º DA LEI N.º 5.575/2011 - PLANO DE AUXÍLIOS E SUBVENÇÕES PARA O EXERCÍCIO DE 2012 (ATM - 12ª SEMANA FARROUPILHA).</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FEIRA DE TROCA DE LIVROS DE MONTENEGRO, QUE OCORRERÁ, ANUALMENTE, NO MÊS DE NOVEMBRO.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/80/80_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCEPCIONA A REGRA GERAL DO ART. 262 DA LC N.º 2.119/78, E AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR O PRAZO DE CONCESSÃO DE ALVARÁ DE LICENÇA PARA LOCALIZAÇÃO TEMPORÁRIO AO RECREO.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/82/82_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER TERRENO, EM DOAÇÃO, DE PEDRO ANDREGHETTO (POSTO DE SAÚDE NO BAIRRO SANTO ANTÔNIO).</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/84/84_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO TRADICIONALISTA MONTENEGRINA NO VALOR DE R$ 35.529,05 (12ª SEMANA FARROUPILHA).</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/96/96_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIRMA CONVÊNIO COM A ASSOCIAÇÃO ATLÉTICA BANCO DO BRASIL - MONTENEGRO (QUALIFICAÇÃO DE OFICINAS NO PROGRAMA INTEGRAÇÃO AABB COMUNIDADE EM MONTENEGRO)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/97/97_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NA LDO 2012 E ABRE CRÉDITO ESPECIAL DE R$ 4.500,00 (AQUISIÇÃO DE EQUIPAMENTOS PARA OFICINA DE INFORMÁTICA-AABB COMUNIDADE</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/100/100_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA CONVÊNIO COM A METROPLAN, INCLUI AÇÃO NA LDO 2012 E ABRE CRÉDITO ESPECIAL DE R$ 974.692,12 (PAVIMENTAÇÃO ASFÁLTICA DA RUA CAMPOS NETO)</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/140/140_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NA LDO 2012 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL DE R$ 223.260,00 (EQUIPAMENTOS E MATERIAL PERMANENTE - SMHAD - ACESSUAS).</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/141/141_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE AQUISIÇÃO DE GÊNEROS ALIMENTÍCIOS DESTINADOS À ALIMENTAÇÃO ESCOLAR NO ÂMBITO DO MUNICÍPIO DE MONTENEGRO.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/142/142_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER INCENTIVOS À EMPRESA GIRO DISTRIBUIDORA DE BEBIDAS LTDA.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/151/151_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NA LDO 2012 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 60.000,00 (AQUISIÇÃO DE VEÍCULO - CÂMARA DE VEREADORES).</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/152/152_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÕES NO PLANO PLURIANUAL - PPA 2010-2013 (SISTEMA DE VIDEOMONITORAMENTO - CENTRO MUNICIPAL DE ZOONOSES - CICLOVIAS - RADAR MÓVEL - PISTAS DE SKATES - CREAS - PAVIMENTAÇÃO RUA JOSÉ PEDRO DAUDT, BAIRRO SÃO PAULO).</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/153/153_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERMUNICIPAL DO VALE DO RIO CAÍ - CIS/CAI PARA VIABILIZAR O CUSTEIO DE PRÓTESES DENTÁRIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/154/154_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR TERRENO DE REMI PAULO LERNER E LUECI LACI KRUG LERNER (POSTO DE SAÚDE COSTA DA SERRA).</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/159/159_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE INCENTIVOS À EMPRESA COMERCIAL AUTO MONTENEGRINA LTDA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/191/191_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEBE, EM DOAÇÃO, UMA ÁREA DE TERRAS DE EGON EUGÊNIO HÖRLLE (LEITO DA ESTRADA REYNALDO HÖRLLE)</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/181/181_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE CIÊNCIA, TECNOLOGIA E INOVAÇÃO E CRIA O PROGRAMA DE INCENTIVO PARA O DESENVOLVIMENTO TECNOLÓGICO DO MUNICÍPIO DE MONTENEGRO.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/183/183_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELEBRA TERMO DE CONCESSÃO DE DIREITO REAL DE USO DE UMA ÁREA DE 1.031,85M2, BEM COMO REPASSE FINANCEIRO E ISENÇÃO DE TRIBUTOS À ECOCITRUS</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/184/184_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIRMA CONVÊNIO COM O ESTADO DO RS, POR INTERMÉDIO DA SSP, COM A INTERVENIÊNCIA DA BRIGADA MILITAR, VISANDO À CONJUGAÇÃO DE ESFORÇOS ENTRE OS PARTÍCIPES PARA VIABILIZAR E APOIAR O PROCESSO DE SEGURANÇA PÚBLICA PREVISTO NO PROJETO DE VIDEOMONITORAMENTO DE MONTENEGRO</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/185/185_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA A INSTALAÇÃO, OPERAÇÃO, TRATAMENTO DE IMAGENS, DADOS E INFORMAÇÕES PRODUZIDAS A PARTIR DO SISTEMA DE VIDEOMONITORAMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/186/186_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIRMA CONVÊNIO COM A JUSTIÇA FEDERAL DE PRIMEIRO GRAU - SEÇÃO JUDICIÁRIA DO RIO GRANDE DO SUL PARA A LOCAÇÃO DE ESPAÇO FÍSICO E CEDÊNCIA DE DOIS ESTAGIÁRIOS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/194/194_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FUNDARTE A CONTRATAR, TEMPORÁRIA E ADMINISTRATIVAMENTE, 01 JORNALISTA.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/195/195_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO CAPUT, TRANSFORMA PARÁGRAFO ÚNICO EM § 1º E ACRESCENTA O § 2º AO ART. 14 DA LEI N.º 5.328/10-REFORMULA E CONSOLIDA A POLÍTICA MUNICIPAL DA CRIANÇA E DO ADOLESCENTE, O COMCRAD, O FUNDO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE E O CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/196/196_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIRMA CONVÊNIO COM A CORSAN, INCLUI AÇÃO NA LDO 2012 E ABRE CRÉDITO ESPECIAL DE R$ 994.819,90 (RECAPEAMENTO ASFÁLTICO DAS RUAS CEL. APOLINÁRIO DE MORAES, FLORES DA CUNHA E DR. BRUNO DE ANDRADE)</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/199/199_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO - LOA 2013 (COM EMENDAS 01 A 09)</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/214/214_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ESPECIAL NO VALOR DE R$ 131.776,74 (FNDE/BOLSA FAMÍLIA - MATERIAL DE CONSUMO)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/258/258_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A AFETAÇÃO DE IMÓVEL PÚBLICO, DE BEM DE USO COMUM PARA BEM DE USO ESPECIAL (REGULARIZAÇÃO DA ÁREA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL HENRIQUE PEDRO ZIMMERMANN).</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/211/211_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS ARTS. 4º-A E 4º-B À LEI N.º 5.716/12, QUE AUTORIZA O EXECUTIVO MUNICIPAL A ADQUIRIR TERRENO DE REMI PAULO LERNER E LUECI KRUG LERNER (CRÉDITO ESPECIAL AQUISIÇÃO ÁREA UBS COSTA DA SERRA)</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/215/215_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NA LDO 2012 E ABRE CRÉDITO ESPECIAL DE R$ 32.500,00 (CERCAMENTO DO CEMITÉRIO MUNICIPAL)</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/212/212_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ALÍQUOTA PREVISTA NO INCISO III E NO § 7º DO ART. 13 DA LEI N.º 4.434/06, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES EFETIVOS DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/259/259_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A LEI DA FICHA LIMPA MUNICIPAL, DISCIPLINA AS NOMEAÇÕES PARA CARGOS EM COMISSÃO NO ÂMBITO DO PODER EXECUTIVO DE MONTENEGRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/260/260_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PLANO DE AUXÍLIOS E SUBVENÇÕES PARA O EXERCÍCIO DE 2013 (OASE - SAMU/SALVAR; APAE; FUNDOS MUNICIPAIS: FMAS; FMCA; FMI; FUMDESC; FUMDESP).</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/233/233_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSAR RECURSOS À SOCIEDADE BENEFICENTE ESPIRITUALISTA NO VALOR DE R$ 218.000,00, MEDIANTE TERMO PARA COBERTURA DE "DÉFICIT DE MÉDIO PRAZO."</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/234/234_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ESPECIAL DE  R$ 129.321,31 (DEVOLUÇÃO CONTRATO REPASSE-PASSARELA RST287)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/238/238_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O GRÊMIO ESPORTIVO MUNICIPAL PARA ATENDER AO PROJETO "OLÉ", NO VALOR DE R$ 50.000,00 (REFORMA DA INFRAESTRUTURA DO CLUBE).</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/240/240_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA A UTILIZAÇÃO DO RECURSO FINANCEIRO NO VALOR DE R$ 5.000,00 PARA A AQUISIÇÃO DE MEDICAMENTOS E MATERIAL HOSPITALAR PELA OASE (CONVÊNIO HOSPITAL MONTENEGRO).</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/245/245_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PATRIMÔNIO CULTURAL E NATURAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/248/248_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL DE R$ 20.000,00 (FAP-TARIFAS BANCÁRIAS)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/250/250_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ÁREA DE PROTEÇÃO AMBIENTAL SÃO JOÃO DO MONTENEGRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/261/261_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3º DA LEI N.º 5.631/2012, QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO COMUNITÁRIA E RECREATIVA ADOTE UM ATLETA NO VALOR DE R$ 85.000,00.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/262/262_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PARA PERMANECER SUSPENSA A EFICÁCIA DA LC N.º 4.759/2007, E A MANTER A EFICÁCIA DA LEI N.º 2.095/1978 (PLANO DIRETOR).</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/265/265_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO COMUNITÁRIA E RECREATIVA ADOTE UM ATLETA NO VALOR DE R$ 5.287,70 (CUSTEIO DOS ALUGUÉIS DOS GINÁSIOS EM DIAS DE CHUVA).</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/266/266_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COBRANÇA DE CONTRIBUIÇÃO DE MELHORIA RELATIVA A OBRAS DE PAVIMENTAÇÃO REALIZADAS NAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei (Legislativo)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/264/264_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE EMEI EMMA RAMOS DE MORAES A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL DO BAIRRO ESTAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ISOLINA MARIA BONDAN A PEDIATRIA DA SECRETARIA MUNICIPAL DA SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LARGO DOS FERROVIÁRIOS O ESPAÇO DO PAISAGISMO DA ESTAÇÃO DA CULTURA.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Marcelo Cardona, Carlos E. de Mello-Naná</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA TRILHA DA BERGAMOTA</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA DR. HUBERT FLACH UM LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/203/203_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "DIA DE PROTEÇÃO E BEM-ESTAR DOS ANIMAIS" NO MUNICÍPIO DE MONTENEGRO/RS.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/241/241_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA FESTA DO IMIGRANTE E DA FESTA DA BERGAMOTA MONTENEGRINA.</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/98/98_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O CARGO DE AGENTE SANITÁRIO E ALTERA AS ESPECIFICAÇÕES DO CARGO DE AGENTE FISCAL NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO, INSTITUÍDOS PELA LC N.º 2.636, DE 1990, QUE ESTABELECE O PLANO DE CARREIRA DOS SERVIDORES.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/118/118_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR 01 CARGO DE AGENTE FISCAL, PADRÃO 09, NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO, INSTITUÍDO PELA LC N.º 2.636/90 - PLANO DE CARREIRA DOS SERVIDORES.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/119/119_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CRIAR 06 CARGOS DE ASSISTENTE ADMINISTRATIVO, PADRÃO 07, NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO, INSTITUÍDO PELA LC N.º 2.636/90 - PLANO DE CARREIRA DOS SERVIDORES.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O FUNCIONAMENTO DAS FRENTES PARLAMENTARES INSTITUÍDAS NA CÂMARA MUNICIPAL DE MONTENEGRO.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS E PRAZOS PARA A ENTREGA DA DECLARAÇÃO DOS BENS E RENDAS QUE COMPÕEM O PATRIMÔNIO PRIVADO DOS AGENTES PÚBLICOS MUNICIPAIS, DE QUE TRATA A LEI FEDERAL N.º 8.429/1992.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/14/14_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULA O ACESSO À INFORMAÇÃO NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/5/5_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A GESTÃO E A FISCALIZAÇÃO DOS CONTRATOS ADMINISTRATIVOS NO ÂMBITO DO PODER LEGISLATIVO E AS ATRIBUIÇÕES DO GESTOR E DO FISCAL DE CONTRATO.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/134/134_texto_integral.doc</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/134/134_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO § 2º DO ART. 2º DA RESOLUÇÃO N.º 181/2010, QUE INSTITUI PREMIAÇÃO AOS PROJETOS VENCEDORES EM CADA CATEGORIA DA EXPOSIÇÃO DE TRABALHOS TÉCNICOS - EXPOTEC, COORDENADA PELA ESCOLA ESTADUAL TÉCNICA SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/87/87_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>REUNIÃO COM OS PRESIDENTES DE PARTIDOS POLÍTICOS QUE PARTICIPARÃO DA ELEIÇÃO MUNICIPAL DE MONTENEGRO, A FIM DE PROPOR PACTO PARA QUE NÃO SE REPITA PÉSSIMO EXEMPLO DE ANOS ANTERIORES QUANTO À SUJEIRA DAS VIAS PÚBLICAS COM PANFLETOS DE PROPAGANDA POLÍTICA.</t>
   </si>
   <si>
     <t>LICENÇA PARA TRATAR DE INTERESSES PARTICULARES, NO PERÍODO DE 10 DE AGOSTO DE 2012 A 25 DE AGOSTO DE 2012.</t>
   </si>
   <si>
     <t>Laureno Renner, Carlos E. de Mello-Naná, Iria Camargo, Marcelo Cardona, Roberto Braatz, Rose Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/9/9_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO DE REUNIÃO COM A DIREÇÃO DA CORSAN, PARA QUE OS VEREADORES POSSAM TOMAR UM MAIOR CONHECIMENTO DO CRONOGRAMA E PROJETOS EM ANDAMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/10/10_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR A INSTALAÇÃO DA EMPRESA AMBIENTAL BR.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/11/11_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REUNIÃO NAS DEPENDÊNCIAS DA EMEF JOSÉ PEDRO STEIGLEDER PARA, IN LOCO, VERIFICAR A SITUAÇÃO DO GINÁSIO DE ESPORTES, QUE SOFREU DESTELHAMENTO PARCIAL NO ÚLTIMO TEMPORAL._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/12/12_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>REUNIÃO A FIM DE TRATAR DE SEGURANÇA NA SAÍDA DAS ESCOLAS POR TRAVESSIA DE CRIANÇAS NA RST 287.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE LICENÇA PARA TRATAR DE INTERESSES PARTICULARES PELO PERÍODO DE 10 DIAS, DE 10 A 19 DE SETEMBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DA SENHORA RENATA SCHNEIDER DE MORAES, RECENTEMENTE OCORRIDO.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/85/85_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA URGÊNCIA NA VOTAÇÃO DOS PROJETOS DE LEI N.º 110/2012, QUE ACRESCENTA VALOR À ALÍNEA "B" DO INCISO III DO ART. 1.º DA LEI N.º 5.575/11-PLANO DE AUXÍLIOS E SUBVENÇÕES; E N.º 114/2012, QUE FIRMA CONVÊNIO COM A ATM NO VALOR DE R$ 35.529,05 (SEMANA FARROUPILHA)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/101/101_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER LICENÇA PARA TRATAR DE INTERESSES PARTICULARES, POR UM PERÍODO DE CINCO DIAS, A CONTAR DE 1º DE OUTUBRO A 05 DE OUTUBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/146/146_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO REUNIÃO NESTA CASA LEGISLATIVA, A FIM DE TRATAR DA REFORMA DO TEATRO MUNICIPAL ROBERTO ATAYDE CARDONA. PARA TAL, PEÇO QUE SEJAM CONVIDADOS: SMEC E SMOP.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/155/155_texto_integral.doc</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/155/155_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DA CÂMARA DE VEREADORES PARA SER INCLUÍDA NA LOA 2013</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/156/156_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO DE REUNIÃO PARA TRATAR DAS ACADEMIAS DE GINÁSTICA INSTALADAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/171/171_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO DE REUNIÃO PARA TRATAR DE REFORMAS NO PONTO DE TÁXI LOCALIZADO NA RUA SÃO JOÃO DEFRONTE À PRAÇA RUI BARBOSA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/180/180_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO DE REUNIÃO PARA TRATAR DA DEMANDA DE VAGAS NAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/204/204_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO SEJA CONCEDIDO VOTO DE CONGRATULAÇÕES AO LUTADOR MONTENEGRINO, GUSTAVO KUHN, QUE CONQUISTOU O IGC INTERNATIONAL GRAPPLING CHAMPIONSHIPS DE JIU-JITSU.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Marcelo Cardona, Ari Müller, Carlos E. de Mello-Naná, Iria Camargo, Joacir Menezes, José A. Schmitz, Laureno Renner, Marcos Gehlen-Tuco, Roberto Braatz, Rose Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/205/205_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES À FUNDARTE PELO RECEBIMENTO DA INSÍGNIA DA ORDEM DO MÉRITO CULTURAL 2012, EM BRASÍLIA/DF.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/208/208_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO DE REUNIÃO PARA TRATAR DO PROJETO DE ALTERAÇÃO NA CARREIRA DOS BRIGADIANOS DE NÍVEL MÉDIO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Marcelo Cardona, Marcos Gehlen-Tuco</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/229/229_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SESSÃO SOLENE EM HOMENAGEM AO MOVIMENTO DE CURSILHOS DE CRISTANDADE NO BRASIL, QUE NESTE ANO DE 2012 COMEMORA SEU JUBILEU DE OURO.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/230/230_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO DE REUNIÃO, NESTA CÂMARA, PARA TRATAR DO ASFALTAMENTO DA ESTRADA QUE LIGA MONTENEGRO À VENDINHA, PASSANDO POR PASSO DA AMORA.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/231/231_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENDAMENTO DE REUNIÃO PARA TRATAR SOBRE AS OBRAS DO CONDOMÍNIO VERTICAL NO BAIRRO CINCO DE MAIO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/232/232_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCEDIDO VOTO DE CONGRATULAÇÕES AO JORNAL O PROGRESSO, QUE ESTARÁ COMEMORANDO 111 ANOS DE MARCANTE PRESENÇA EM NOSSA COMUNIDADE NO DIA 1.º DE DEZEMBRO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/237/237_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AGENDAMENTO DE REUNIÃO PARA TRATAR DA SEGURANÇA DO PRÉDIO PÚBLICO CONCEDIDO À AGÊNCIA DE TURISMO RECEPTIVA. </t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/242/242_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES AO SENHOR GUSTAVO KETTERMANN, O NAZYSTA, PELA CONQUISTA NO CAMPEONATO GAÚCHO DE MOTOCROSS, CONSAGRANDO-SE CAMPEÃO MX4.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>RM</t>
   </si>
   <si>
     <t>Resolução de Mesa</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/187/187_texto_integral.doc</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/187/187_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIÁRIAS AO VEREADOR MARCOS ROBERTO GEHLEN, NOS DIAS 07 E 08.11.12, PARA PARTICIPAR DO EVENTO &amp;#8220;SEMANA DE TRABALHO EM MINISTÉRIOS E ÓRGÃOS DO GOVERNO FEDERAL&amp;#8221;, EM BRASÍLIA/DF. </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/200/200_texto_integral.doc</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/200/200_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIÁRIAS AO VEREADOR JOACIR MENEZES, NOS DIAS 20 A 23.11.12, PARA PARTICIPAR DO EVENTO &amp;#8220;PLANEJAMENTO NA GESTÃO PÚBLICA&amp;#8221;, PROMOVIDO PELO CEAP, EM FLORIANÓPOLIS/SC. </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/221/221_texto_integral.doc</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/221/221_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O HORÁRIO DE EXPEDIENTE ADMINISTRATIVO NA CÂMARA MUNICIPAL NO PERÍODO DE 30 DE NOVEMBRO A 21 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/246/246_texto_integral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA REGRAS SOBRE O REGISTRO E A AUTUAÇÃO DOS PROCESSOS ADMINISTRATIVOS DA CÂMARA MUNICIPAL DE VEREADORES DE MONTENEGRO. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3012,68 +3012,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/187/187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/221/221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/246/246_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/187/187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/221/221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/./sapl/public/materialegislativa/2012/246/246_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H257"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="149.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>