--- v0 (2025-10-17)
+++ v1 (2026-06-22)
@@ -54,9429 +54,9429 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12955</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CGM</t>
   </si>
   <si>
     <t>Contas de Governo Municipal</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do RS</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12955/parecer_20553.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12955/parecer_20553.pdf</t>
   </si>
   <si>
     <t>Julgamento das Contas do Exercício de 2018 do Executivo Municipal de Montenegro, PROCESSO N.º 001247-02.00/18-2. Processo de Contas de Governo do Administrador do Executivo Municipal de Montenegro, referente ao exercício de 2018. Falhas formais e de controle interno. Recomendação. Parecer Favorável.</t>
   </si>
   <si>
     <t>12310</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Cristiano Von Braatz</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12310/emenda_01-20.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12310/emenda_01-20.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa aos artigos 3º e 7º do Projeto de Lei n.º 034/2019, que determina a instalação nos estabelecimentos privados de educação infantil de dispositivos de monitoramento e vigilância eletrônica por meio de circuito fechado e dá outras providências.</t>
   </si>
   <si>
     <t>12566</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12566/emenda_02_0001.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12566/emenda_02_0001.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao artigo 4º do Projeto de Lei n.º 06/2020, que autoriza o Executivo Municipal a contratar, temporária e administrativamente, 02 (dois) Entrevistadores para atuar na SMHAD.</t>
   </si>
   <si>
     <t>12974</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Joel Kerber</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12974/20200827164405942.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12974/20200827164405942.pdf</t>
   </si>
   <si>
     <t>Emenda modificativa ao Projeto de Lei n.º 026/2020, que Denomina Rua Missionário Günnar Vingren um logradouro público.</t>
   </si>
   <si>
     <t>12311</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12311/ind_01-20_compressed-1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12311/ind_01-20_compressed-1.pdf</t>
   </si>
   <si>
     <t>Efetuar cobrança de taxas referentes a inumação, exumações e guias apenas na área pertencente ao Cemitério Público Municipal, se abstendo da cobrança da mesma nas áreas pertencentes ao Cemitério Católico e ao Cemitério Evangélico.</t>
   </si>
   <si>
     <t>12354</t>
   </si>
   <si>
     <t>Josi Paz</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12354/ind_0002.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12354/ind_0002.pdf</t>
   </si>
   <si>
     <t>Verificar possibilidade de instalação de praça com pracinha de brinquedos no Bairro Olaria.</t>
   </si>
   <si>
     <t>12355</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12355/ind_0003.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12355/ind_0003.pdf</t>
   </si>
   <si>
     <t>Inclusão na rota de recolhimento de lixo na zona rural, da Localidade de Bom Jardim Baixo.</t>
   </si>
   <si>
     <t>12356</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12356/ind_0004.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12356/ind_0004.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade de asfaltamento da Rua Hortêncio Rodrigues Machado, no Bairro Industrial.</t>
   </si>
   <si>
     <t>12357</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12357/ind_0005.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12357/ind_0005.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade da instalação de bituqueiras de cano de PVC na cidade.</t>
   </si>
   <si>
     <t>12376</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Felipe Kinn da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12376/ind_0006.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12376/ind_0006.pdf</t>
   </si>
   <si>
     <t>Instalar pracinha infantil, no espaço (passarela) entre as Ruas Dora Pereira e Barão do Jacuí, no Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>12395</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rose Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12395/ind_0007.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12395/ind_0007.pdf</t>
   </si>
   <si>
     <t>Reiteração de Indicação da Vereadora Josi Paz: "Analisar possibilidade de colocação de lixeira na Estrada Getúlio Vargas, localizada na localidade de Alfama".</t>
   </si>
   <si>
     <t>12443</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Valdeci Alves de Castro</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12443/ind_0008.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12443/ind_0008.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade para que os cargos em comissão comecem a bater registro de ponto na entrada e saída do seu horário de expediente na Prefeitura Municipal.</t>
   </si>
   <si>
     <t>12477</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Talis Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12477/ind_0009.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12477/ind_0009.pdf</t>
   </si>
   <si>
     <t>Avaliar a possibilidade de implantar um Programa Farmácia Móvel na cidade de Montenegro.</t>
   </si>
   <si>
     <t>12489</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12489/ind_0010.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12489/ind_0010.pdf</t>
   </si>
   <si>
     <t>Realizar pavimentação asfáltica do acesso ao Campus Universitário da UNISC.</t>
   </si>
   <si>
     <t>12511</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12511/ind_0011.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12511/ind_0011.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade de instalação de uma Pracinha Infantil, no espaço (passarela) entre as Ruas Dora Pereira e Barão do Jacuí, no Bairro Cinco de Maio. Pedido elaborado pela Câmara Mirim - Vereador Mirim Matheus Hümmes Ferreira.</t>
   </si>
   <si>
     <t>12512</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12512/ind_0012.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12512/ind_0012.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade de providenciar em frente e próximo a Escola Municipal Cinco de Maio, sinalização, informando que aquele local é de área escolar. Pedido elaborado pela Câmara Mirim - Vereador Mirim Matheus Hümmes Ferreira.</t>
   </si>
   <si>
     <t>12541</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12541/ind_0013.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12541/ind_0013.pdf</t>
   </si>
   <si>
     <t>Instalar lavatórios e kits básicos de higienização, nos espaços públicos, para prevenção e combate ao Covid-19.</t>
   </si>
   <si>
     <t>12554</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12554/ind__0014.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12554/ind__0014.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade de colocação de 01 (uma) sinaleira de pedestres na Rua Ramiro Barcelos esquina com a Rua Santos Dumont.</t>
   </si>
   <si>
     <t>12577</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12577/ind__0015.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12577/ind__0015.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade de compra de aparelho respirador para tratar pacientes com COVID-19.</t>
   </si>
   <si>
     <t>12578</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12578/ind__0016.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12578/ind__0016.pdf</t>
   </si>
   <si>
     <t>Verificar viabilidade de compra de mascaras que ajudem a prevenir o COVID-19.</t>
   </si>
   <si>
     <t>12606</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Felipe Kinn da Silva, Neri de Mello Pena - Cabelo</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12606/ind__0017.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12606/ind__0017.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal faça a prorrogação do prazo para pagamento da parcela única do IPTU/2020.</t>
   </si>
   <si>
     <t>12611</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12611/ind_18_0001.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12611/ind_18_0001.pdf</t>
   </si>
   <si>
     <t>Que a Prefeitura Municipal efetue a aquisição ou locação de 01 (um) caminhão de água potável.</t>
   </si>
   <si>
     <t>12621</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12621/ind_0019.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12621/ind_0019.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade de compra de um caminhão comboio.</t>
   </si>
   <si>
     <t>12622</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12622/ind_0020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12622/ind_0020.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade de compra de um caminhão com plataforma elevatória articulada com cesto aéreo isolado.</t>
   </si>
   <si>
     <t>12647</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12647/ind_0021.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12647/ind_0021.pdf</t>
   </si>
   <si>
     <t>Criar um programa de auxílio emergencial ao Micro Empresário, MEIs, em virtude do COVID-19.</t>
   </si>
   <si>
     <t>12663</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12663/ind_0022.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12663/ind_0022.pdf</t>
   </si>
   <si>
     <t>Desenvolver aplicativo de celulares que permita de forma objetiva e simplificada realizar a marcação de consultas médicas nas UBS.</t>
   </si>
   <si>
     <t>12685</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12685/ind_0023.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12685/ind_0023.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade junto à Secretaria Municipal de Habitação, Desenvolvimento Social e Cidadania a possibilidade para que se estenda a demanda por cestas básicas às pessoas de baixa renda durante todo o tempo da pandemia do novo coronavírus.</t>
   </si>
   <si>
     <t>12710</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12710/ind_0024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12710/ind_0024.pdf</t>
   </si>
   <si>
     <t>Efetuar varrição, capina, pinturas de meio fio e outras demandas que são determinação das SMVSU e da SMMA.</t>
   </si>
   <si>
     <t>12711</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Juarez Vieira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12711/ind_0025.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12711/ind_0025.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade de isentar os veículos emplacados em nossa cidade para cargas e descargas, no período de 60 minutos de cobrança de estacionamento na faixa azul.</t>
   </si>
   <si>
     <t>12714</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12714/ind_0026.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12714/ind_0026.pdf</t>
   </si>
   <si>
     <t>Interceder junto à empresa que detém a concessão de administrar o estacionamento pago na cidade, a ampliação das vagas de estacionamento pago, a pedido dos comerciantes. As ruas a terem estacionamento pago ampliado:_x000D_
 1. Rua São João, entre as quadras das Ruas Capitão Cruz e Capitão Porfírio, no Bairro Centro;_x000D_
 2. Rua Osvaldo Aranha, entre as quadras das Ruas Capitão Cruz e Capitão Porfírio, no Bairro Centro;</t>
   </si>
   <si>
     <t>12715</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12715/ind_0027.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12715/ind_0027.pdf</t>
   </si>
   <si>
     <t>Interceder junto à empresa que detém a concessão de administrar o estacionamento pago na cidade, para suspensão de cobrança durante o período de vigência da bandeira vermelha no Município de Montenegro.</t>
   </si>
   <si>
     <t>12716</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12716/ind_0028.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12716/ind_0028.pdf</t>
   </si>
   <si>
     <t>Interceder junto à empresa que detém a concessão de administrar o estacionamento pago na cidade, a instalação, junto aos parquímetros, de dispensador de álcool gel e/ou produto similar.</t>
   </si>
   <si>
     <t>12732</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12732/ind_0029.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12732/ind_0029.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal adira ao programa NEGOCIA RS de dação em pagamento.</t>
   </si>
   <si>
     <t>12741</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12741/ind_0030.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12741/ind_0030.pdf</t>
   </si>
   <si>
     <t>Efetuar estudo para que as MOTOS EM SERVIÇO possam utilizar vagas de carros, mediante IGUAL PAGAMENTO e liberação de tempo de 15 minutos para que os motoboys em serviço possam realizar a entrega ou busca.</t>
   </si>
   <si>
     <t>12773</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12773/ind_31.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12773/ind_31.pdf</t>
   </si>
   <si>
     <t>Fazer alteração do Decreto nº 7.779 de 29 de janeiro de 2019, que regulamenta a Lei nº 6.269/2016, que instituiu o estacionamento rotativo de Montenegro.</t>
   </si>
   <si>
     <t>12790</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12790/ind_0032.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12790/ind_0032.pdf</t>
   </si>
   <si>
     <t>Viabilidade de efetuar calçamento e/ou asfaltamento nas Ruas Grécia, Travessa Leopoldo, Dinamarca, Paraguai e Bélgica, no Bairro Imigração.</t>
   </si>
   <si>
     <t>12791</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12791/ind_0033.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12791/ind_0033.pdf</t>
   </si>
   <si>
     <t>Viabilidade de efetuar calçamento e/ou asfaltamento na Rua Acácia Negra e na Rua dos Ciprestes, nas mesmas ruas colocar tubulação de escoamento de esgoto.</t>
   </si>
   <si>
     <t>12804</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12804/ind_34.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12804/ind_34.pdf</t>
   </si>
   <si>
     <t>Criar um Programa Emergencial de Auxílio aos Transportadores Escolares.</t>
   </si>
   <si>
     <t>12829</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12829/ind_0035.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12829/ind_0035.pdf</t>
   </si>
   <si>
     <t>Verificar viabilidade de dispor sobre a apreensão, guarda e penalidades impostas nos casos de animais de grande porte soltos em vias e logradouros públicos no Município de Montenegro.</t>
   </si>
   <si>
     <t>12830</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12830/ind_0036.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12830/ind_0036.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade para disponibilização de um veterinário para os animais em que for comprovado maus tratos.</t>
   </si>
   <si>
     <t>12831</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12831/ind_0037.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12831/ind_0037.pdf</t>
   </si>
   <si>
     <t>Verificar viabilidade de construção de um muro de contenção no Arroio São Miguel, próximo a ponte que tem na Rua Hortêncio R. Machado.</t>
   </si>
   <si>
     <t>12832</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12832/ind_38.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12832/ind_38.pdf</t>
   </si>
   <si>
     <t>Unidade móvel para controle populacional de cães e gatos da nossa cidade.</t>
   </si>
   <si>
     <t>12833</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12833/ind__0039.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12833/ind__0039.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade de asfalto na Rua Dr. Flores, entre o trecho da Fernando Ferrari até a Rua Cel. Álvaro de Moraes.</t>
   </si>
   <si>
     <t>12851</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12851/ind_0040.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12851/ind_0040.pdf</t>
   </si>
   <si>
     <t>Asfaltamento e drenagem da Rua Severo Fabrasil, no trecho compreendido entre a Av. Júlio Renner até a Rua Luiz Hädrich, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12852</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12852/ind_0041.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12852/ind_0041.pdf</t>
   </si>
   <si>
     <t>Instalar uma faixa elevada de pedestre na Rua Assis Brasil entre as Ruas José Luiz e Fernando Ferrari, no Bairro Centro.</t>
   </si>
   <si>
     <t>12883</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12883/ind_0044.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12883/ind_0044.pdf</t>
   </si>
   <si>
     <t>Concluir o fechamento da galeria onde passa o córrego localizado entre a Av. Júlio Renner e a Rua Bruno de Andrade, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12898</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12898/ind_0043.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12898/ind_0043.pdf</t>
   </si>
   <si>
     <t>Realizar microdrenagem, com colocação de rede de esgoto, bocas de lobo com tampa, meio-fio em ambos os lados, pavimentar, bem como a instalação de um muro de contenção no final da Rua Jorge Dias "Laerte", no Bairro Panorama.</t>
   </si>
   <si>
     <t>12926</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12926/ind_0044.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12926/ind_0044.pdf</t>
   </si>
   <si>
     <t>Realizar  estudo para reserva e demarcação de um ponto de embarque e desembarque de urgências médicas na Rua Osvaldo Aranha, nº 1.447, defronte ao Centro Empresarial Osvaldo Aranha.</t>
   </si>
   <si>
     <t>12927</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12927/ind_0045.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12927/ind_0045.pdf</t>
   </si>
   <si>
     <t>Instalar 02 faixas elevadas de pedestre na Estrada Antônio Ignácio de Oliveira Filho, Bairro Zootecnia, entre a entrada do Morro Montenegro e a RS 124.</t>
   </si>
   <si>
     <t>12928</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12928/ind_0046.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12928/ind_0046.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade para tornar o acesso livre de quem vem da Rua Santos Dumont e deseja ingressar na Rua Ramiro Barcelos.</t>
   </si>
   <si>
     <t>12934</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Juarez Vieira da Silva, Cristiano Von Braatz, Neri de Mello Pena - Cabelo, Valdeci Alves de Castro</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12934/ind_047-2020_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12934/ind_047-2020_1.pdf</t>
   </si>
   <si>
     <t>Solicita estudo para elaboração de projeto de lei para conceder auxílio econômico aos pequenos comerciantes do Município de Montenegro.</t>
   </si>
   <si>
     <t>12942</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12942/ind_0048.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12942/ind_0048.pdf</t>
   </si>
   <si>
     <t>Realizar estudo para que o Poder Executivo realize a complementação da pavimentação com basalto irregular na Rua Luís Carlos Severo, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>12943</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12943/ind_0049.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12943/ind_0049.pdf</t>
   </si>
   <si>
     <t>Elaborar estudo para pavimentação asfáltica nas seguintes ruas do Bairro Estação: Rua das Violetas, Rua dos Gerânios, Rua das Alamandas, Rua das Rosas e Rua das Artemísias.</t>
   </si>
   <si>
     <t>12960</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12960/ind_0050.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12960/ind_0050.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade de pavimentação asfáltica da Rua Carlos Petry.</t>
   </si>
   <si>
     <t>12961</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12961/ind_0051.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12961/ind_0051.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade de asfaltamento da Rua Adão Luiz Kauer.</t>
   </si>
   <si>
     <t>12990</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12990/ind__0052.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12990/ind__0052.pdf</t>
   </si>
   <si>
     <t>Verificar viabilidade de tornar a Rua Cap. Cruz uma via de mão dupla em toda a sua extensão.</t>
   </si>
   <si>
     <t>12999</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Valdeci Alves de Castro, Cristiano Von Braatz, Erico Velten, Felipe Kinn da Silva, Juarez Vieira da Silva, Neri de Mello Pena - Cabelo</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12999/ind_53.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12999/ind_53.pdf</t>
   </si>
   <si>
     <t>Solicitação de prorrogação da vida útil de veículos do transporte escolar do Município de Montenegro em função da suspensão dos serviços durante praticamente todo o ano letivo de 2020 devido ao surgimento da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>13029</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13029/ind_54.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13029/ind_54.pdf</t>
   </si>
   <si>
     <t>Verificar a viabilidade de isenção da Taxa de Prestação de Serviços Públicos como a Taxa de Coleta de Lixo.</t>
   </si>
   <si>
     <t>13040</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13040/ind_0055.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13040/ind_0055.pdf</t>
   </si>
   <si>
     <t>Instalar 01 faixa elevada de pedestre na Rua Intendente Carlos Gustavo Jahn, no Bairro São João.</t>
   </si>
   <si>
     <t>13041</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13041/ind_0056.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13041/ind_0056.pdf</t>
   </si>
   <si>
     <t>Elaborar projeto social de instalação de Restaurante Comunitário para pessoas de baixa renda.</t>
   </si>
   <si>
     <t>13042</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13042/ind_0057.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13042/ind_0057.pdf</t>
   </si>
   <si>
     <t>Realizar estudo para viabilização da cessão de espaços públicos para a iniciativa privada, mediante chamamento público, para: geração de energia solar em telhados de prédios públicos; placas indicativas de nomes de ruas; paradas de ônibus.</t>
   </si>
   <si>
     <t>13059</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13059/ind_0058.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13059/ind_0058.pdf</t>
   </si>
   <si>
     <t>Instalar faixa elevada de pedestre na Rua das Seringueiras, no Bairro Senai.</t>
   </si>
   <si>
     <t>13060</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13060/ind_0059.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13060/ind_0059.pdf</t>
   </si>
   <si>
     <t>Estudar a redução de prazo limite de pagamento para emissão da guia do ITBI.</t>
   </si>
   <si>
     <t>13076</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13076/ind_0060.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13076/ind_0060.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade de asfalto nas seguintes ruas: Catarina de Andrade e Cap. Fernando Schneider, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>13093</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13093/ind_0061.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13093/ind_0061.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de pavimentação asfáltica na Rua Egon Pölking, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>13094</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13094/ind_0062.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13094/ind_0062.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de pavimentação asfáltica na Rua Barão do Jacuí, no Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>13132</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13132/ind_64.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13132/ind_64.pdf</t>
   </si>
   <si>
     <t>Ratificação da Indicação nº57/2020._x000D_
 Realizar estudo de viabilidade para:_x000D_
 1. Cessão dos telhados de prédios públicos para empresas explorarem a geração de energia solar, fazendo levantamento das áreas disponíveis e com a sugestão de contrapartida mínima manterem em dia as condições desses telhados, com o conserto de goteiras, limpeza de calhas, entre outras possibilidades;_x000D_
 2. Cessão de PLACAS DE NOMES DE RUA para empresas voltadas à locação de anúncios, com a contrapartida de somente realizar a manutenção dessas placas;_x000D_
 3. Cessão das PARADAS DE ÔNIBUS para empresas voltadas à locação de anúncios, com a contrapartida de somente realizar a manutenção dessas paradas;</t>
   </si>
   <si>
     <t>13133</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13133/ind_64.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13133/ind_64.pdf</t>
   </si>
   <si>
     <t>Com o atendimento da indicação nº057/2020, que sejam complementada as placas de nomes de rua com as seguintes informações, seguindo o exemplo:_x000D_
 1º Nome Usual (resumido), exemplo: Ramiro;_x000D_
 2º Nome Previsto na Lei, exemplo: Rua Ramiro Barcelos;_x000D_
 3º Breve Histórico: Político, escritor, jornalistas e médico;_x000D_
 4º Indicação do CEP, exemplo: 95.780-088;_x000D_
 5º Indicação da Numeração da Quadra, exemplo: 325-601;</t>
   </si>
   <si>
     <t>13134</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13134/ind_65.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13134/ind_65.pdf</t>
   </si>
   <si>
     <t>Realizar estudo de viabilidade de implantação do Programa Municipal de Práticas Restaurativas, conforme modelo da Lei Municipal nº6.795/2019, do Município de Giruá, complementando as ações de cidadania da cidade e da Semana da Cidadania.</t>
   </si>
   <si>
     <t>13141</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Juarez Vieira da Silva, Felipe Kinn da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13141/ind_066-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13141/ind_066-2020.pdf</t>
   </si>
   <si>
     <t>Estudar viabilidade de pavimentação da Rua Acácia Negra e da Rua João Batista Azevedo.</t>
   </si>
   <si>
     <t>13142</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13142/ind_067-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13142/ind_067-2020.pdf</t>
   </si>
   <si>
     <t>Buscar alternativas para participar do Consórcio da Associação dos Municípios da Região Metropolitana para a compra de lotes da vacina contra o Covid-19 para o Município de Montenegro.</t>
   </si>
   <si>
     <t>12492</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mensagem Retificativa</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12492/mr_plcex_09-19.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12492/mr_plcex_09-19.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao Projeto de Lei Complementar n.º 09/2020, que Altera a tabela constante no inciso I do artigo 37, e a redação do inciso I do artigo 42 da Lei Complementar n.º 3.943, de 15.09.2003, que estabelece o Plano de Carreira do Magistério Público do Município e dá outras providências.</t>
   </si>
   <si>
     <t>12495</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12495/of_16-2020-gp-aal_organized_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12495/of_16-2020-gp-aal_organized_1.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao Projeto de Lei Complementar n.º 08/2020, que dispõe sobre a revisão geral de vencimentos e aumento real ao pessoal do Município.</t>
   </si>
   <si>
     <t>12688</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12688/mr_37.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12688/mr_37.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao Projeto de Lei nº 037/2020 que autoriza o Executivo Municipal a conceder incentivo à empresa HIPERMIX BRASIL SERVIÇOS DE CONCRETAGEM LTDA.</t>
   </si>
   <si>
     <t>12886</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12886/mr_040_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12886/mr_040_1.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao Projeto de Lei n.º 040/2020, que altera, acrescenta e revoga dispositivos atinentes à Lei nº 3.739, de 13 de junho de 2002, que dispõe sobre a Política de Incentivo ao Desenvolvimento Econômico e Social do Município de Montenegro e dá outras providências, retificando a redação dada ao art. 6º (alterado pelo art. 1º) e suprimindo o inciso XII do art. 6º (acrescentado pelo art. 2º).</t>
   </si>
   <si>
     <t>12887</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12887/mr_041_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12887/mr_041_1.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao Projeto de Lei n.º 041/2020, que altera, acrescenta e revoga dispositivos atinentes à Lei nº 6.653, de 10 de dezembro de 2019, que dispõe sobre a Política de Incentivo ao Desenvolvimento Econômico e Social do Distrito Industrial do Município de Montenegro, retificando a redação dada ao art. 6º (alterado pelo art. 1º) e suprimindo o inciso XII do art. 6º (acrescentado pelo art. 2º).</t>
   </si>
   <si>
     <t>13033</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13033/mr_06-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13033/mr_06-2020.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa à redação do caput do art. 2º do Projeto de Lei nº 047/2020, que autoriza o Executivo Municipal a conceder incentivo à empresa ALUBAR CABOS ELÉTRICOS MONTENEGRO IMPORTAÇÃO, INDÚSTRIA E COMÉRCIO LTDA.</t>
   </si>
   <si>
     <t>12363</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12363/pi_0001.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12363/pi_0001.pdf</t>
   </si>
   <si>
     <t>Questiona-se: As empresas operadoras de telefonia móvel, rádio e de alarmes que atuam no município, pagam aluguel pelo uso da área de suas respectivas antenas localizadas no Morro São João? Se afirmativo, qual o valor? Se negativo, qual o motivo da isenção? Qual o contrato existente? Solicito o envio da(s) cópia(s).</t>
   </si>
   <si>
     <t>12377</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12377/pi_0002.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12377/pi_0002.pdf</t>
   </si>
   <si>
     <t>Em relação ao Parque Centenário, questiona-se:_x000D_
 1. Qual a agenda de eventos prevista para o ano de 2020, que terão o Parque Centenário como local do evento?_x000D_
 2. Quais os valores que já foram aplicados desde janeiro do ano de 2017, para manutenção e reforma do Parque Centenário, incluindo os ginásios de esportes, reformas e manutenções elétricas?_x000D_
 3. Quais as previsões de investimento para o Parque Centenário no ano de 2020?</t>
   </si>
   <si>
     <t>12378</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12378/pi_0003.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12378/pi_0003.pdf</t>
   </si>
   <si>
     <t>Em relação ao seguro dos veículos, questiona-se:_x000D_
 1. Os veículos do Município de Montenegro, são todos assegurados? Se sim apresentar relação dos veículos._x000D_
 2. Juntamente com a relação dos veículos, apresentar qual o tipo de seguro, e se o mesmo também é feito para quem conduz os veículos?_x000D_
 3. Existe alguma ação judicial, cobrando o Município de Montenegro, referente algum tipo de acidente de trânsito?</t>
   </si>
   <si>
     <t>12379</t>
   </si>
   <si>
     <t>Felipe Kinn da Silva, Cristiano Von Braatz, Neri de Mello Pena - Cabelo, Valdeci Alves de Castro</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12379/pi_0004.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12379/pi_0004.pdf</t>
   </si>
   <si>
     <t>Quais serão as medidas tomadas em relação à reunião realizada juntamente ao prefeito, sobre a divisão feita com os Vereadores, referente ao valor do "duodécimo", que ficou estipulado que cada vereador fizesse indicação no valor de R$75.000,00 (setenta e cinco mil reais), de que forma e requisitos serão utilizados para aplicação dessas indicações?</t>
   </si>
   <si>
     <t>12380</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12380/pi_0005.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12380/pi_0005.pdf</t>
   </si>
   <si>
     <t>Acompanhando os jornais locais e o site da Prefeitura Municipal através da ACOM, soube-se que ocorreu uma ação judicial no tocante a implantação do estacionamento rotativo; existe alguma ação judicial que está impedindo a implantação do estacionamento em Montenegro?</t>
   </si>
   <si>
     <t>12444</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12444/pi_0006.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12444/pi_0006.pdf</t>
   </si>
   <si>
     <t>Em relação à ambulância de placas IFZ 2F82, questiona-se:_x000D_
 1. Em que data esta ambulância esteve envolvida em um acidente?_x000D_
 2. Quem era o motorista da ambulância no momento do acidente?_x000D_
 3. Fornecer cópia do boletim de ocorrência do acidente._x000D_
 4. Quem arcará com as despesas do conserto desta ambulância?</t>
   </si>
   <si>
     <t>12445</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12445/pi_0007.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12445/pi_0007.pdf</t>
   </si>
   <si>
     <t>Questiona-se:_x000D_
 1. Em relação ao caminhão Ford Cargo Azul de placas IWV 6752, como está a situação de seu tacógrafo?_x000D_
 2. Este caminhão está sendo utilizado?_x000D_
 3. Se caso ele estiver com o tacógrafo irregular, por que isto ainda não foi resolvido?</t>
   </si>
   <si>
     <t>12458</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12458/pi_08.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12458/pi_08.pdf</t>
   </si>
   <si>
     <t>- Em relação aos cargos de motorista: 1. Existem vagas em aberto? 2. Existe cadastro de Reserva? 3. Servidores em comissão possuem autorização para guiarem carros oficiais? 4. Se existe, quem autorizou? 5. Ha parecer jurídico? Se sim, enviar cópias. - Em relação aos dias 17/02 à 21/02: 1. Ocorreu algum acidente envolvendo ambulância do município? 2. Se sim, foi realizado B.O.? 3. O veículo estava segurado? Se sim, enviar apólice. 4. Como a administração está apurando o fato? - Em relação à frota dos veículos que servem ao setor das remoções: 1. Quantos atendem este setor? 2. Todos possuem seguro para cobertura de acidentes? 3. Quem é o responsável pela verificação das coberturas?</t>
   </si>
   <si>
     <t>12513</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12513/pi_0009.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12513/pi_0009.pdf</t>
   </si>
   <si>
     <t>A respeito do transporte escolar, solicitamos:_x000D_
 1. Fornecer documento que informe quais são as placas dos veículos que estão sendo utilizados no transporte escolar. Solicitar separadamente por empresa._x000D_
 2. Informar se todos os veículos estão em dia com suas documentações para poder ser utilizado no transporte escolar, e se algum destes veículos não estiver em dia, informar o que está faltando. Informar separadamente por placa de cada veículo.</t>
   </si>
   <si>
     <t>12536</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12536/pi_0010.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12536/pi_0010.pdf</t>
   </si>
   <si>
     <t>Referente a todos os veículos e máquinas da SMVSU e SMDR:_x000D_
 1. Quantas máquinas e veículos estão em funcionamento, no caso os que não estão na oficina para consertos?_x000D_
 2. Quais são os veículos e máquinas que estão na oficina?_x000D_
 3. Dos veículos e máquinas que estão na oficina, especificar individualmente qual o problema de cada um e o valor que será gasto em cada um para consertar._x000D_
 3.1 Dos veículos e máquinas que estão na oficina, qual a previsão para os mesmos voltarem a ser utilizados? Especificar a data individualmente por veículo e máquina.</t>
   </si>
   <si>
     <t>12560</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12560/pi_0011.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12560/pi_0011.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal forneça a relação de todos os imóveis pertencentes ao Município de Montenegro, excetuando os tombados ou indicados ao tombamento e que seja informada a localização e área dos referidos imóveis, bem como cópia das respectivas matrículas. Observação: Destacar os imóveis localizados na grande Timbauva.</t>
   </si>
   <si>
     <t>12561</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12561/pi_0012.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12561/pi_0012.pdf</t>
   </si>
   <si>
     <t>Em relação à aquisição do veículo para uso exclusivo da Guarda Municipal da empresa HPE Automotores do Brasil Ltda. solicitamos:_x000D_
 - Cópias da ata do registro de preço que foi usada, da nota fiscal de compra  e do CRLV;_x000D_
 - Para qual finalidade o veículo foi comprado?_x000D_
 - Não poderia ter sido comprado um veiculo de menor valor de mercado?_x000D_
 - Por que foi usado esse registro de preço?_x000D_
 - Em época de pandemia é necessária esta compra?_x000D_
 - Por que a potência, capacidade de pessoas e de porta malas do veículo tem que ser a do registro de preço?_x000D_
 - Qual a origem dos recursos da compra? Com esses recursos não poderia se adquirir veículos de menor valor?</t>
   </si>
   <si>
     <t>12568</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12568/pi_0013.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12568/pi_0013.pdf</t>
   </si>
   <si>
     <t>Em relação ao Ford Cargo Azul, questiona-se:_x000D_
 1. Em relação ao caminhão Ford Cargo Azul de placas IWV 6752, qual o motivo da apreensão do mesmo pela Polícia Rodoviária Estadual em uma rodovia perto da cidade de Taquari?_x000D_
 2. Quem é o responsável por este veículo dentro da secretaria?_x000D_
 3. Por que saíram com este veículo em uma rodovia se ele estava irregular?_x000D_
 4. Quem arcará com as despesas que esta apreensão irá gerar?</t>
   </si>
   <si>
     <t>12569</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12569/pi_0014.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12569/pi_0014.pdf</t>
   </si>
   <si>
     <t>Solicito informações referentes aos cargos em comissão (CC) e aos cargos de função gratificada (FG):_x000D_
 1. Quantas pessoas ocupam cargo em comissão e quantos servidores possuem função gratificada na atual administração?_x000D_
 2. Especifique, indicando nome, os ocupantes de cargo em comissão e os servidores que ocupam função gratificada, assim como o salário que recebem._x000D_
 3. Especificar a lotação de cada um dos ocupantes de cargo em comissão e os servidores que possuem função gratificada, em relação ao vínculo com a secretária correspondente.</t>
   </si>
   <si>
     <t>12570</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12570/pi_0015.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12570/pi_0015.pdf</t>
   </si>
   <si>
     <t>Em relação ao Caminhão Munck de placas ISV 5994, questiona-se:_x000D_
 1. O que estragou nesse caminhão e qual o motivo de ter acontecido?_x000D_
 2. A quanto tempo este caminhão está parado na oficina?_x000D_
 3. Qual a data para o mesmo voltar a ser utilizado?_x000D_
 4. Este veículo era utilizado para realizar serviço de poda de árvores na cidade, e neste período de tempo que o mesmo está parado, qual veículo foi utilizado para realizar esta demanda?_x000D_
 5. Quem foi o último operador deste caminhão munck?</t>
   </si>
   <si>
     <t>12592</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12592/pi_0016.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12592/pi_0016.pdf</t>
   </si>
   <si>
     <t>Em relação às publicações oficiais da Prefeitura de Montenegro:_x000D_
 1. Qual o valor gasto mensalmente com publicações?_x000D_
 2. Qual o valor previsto para este tipo de despesa no orçamento?_x000D_
 3. Existe outra maneira mais econômica de fazer tais publicações, em face a Medida Provisória 896/19 do Governo Federal?</t>
   </si>
   <si>
     <t>12649</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12649/pi_0017.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12649/pi_0017.pdf</t>
   </si>
   <si>
     <t>Em relação às despesas que a Administração Municipal obteve desde a apresentação do Decreto nº 8.020 de 19/03/2020, que decreta situação de emergência ocasionado pela pandemia do COVID-19:_x000D_
 1. Qual o valor de repasse recebido pela Prefeitura do Governo Estadual e Federal durante esse período?_x000D_
 2. Qual o valor das emendas parlamentares recebidas, durante esse período até a data de 28/05/2020?_x000D_
 3. Quais as empresas que a Prefeitura Municipal adquiriu materiais, produtos ou prestação de serviços nesse período do decreto até a data de 28/05/2020? Encaminhar cópias das notas de compras e contratos de prestação de serviços.</t>
   </si>
   <si>
     <t>12661</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12661/pi_0018.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12661/pi_0018.pdf</t>
   </si>
   <si>
     <t>Em relação aos carnês do IPTU dos terrenos da Estrada do Manduca, questiona-se:_x000D_
 1. Por qual motivo não está permitido construir moradias nos terrenos?_x000D_
 2. Se não pode construir moradias, por que está sendo cobrado o IPTU?</t>
   </si>
   <si>
     <t>12662</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12662/pi_0019.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12662/pi_0019.pdf</t>
   </si>
   <si>
     <t>Sobre paradas de ônibus de alvenaria em todas as comunidades e rodoviais que cruzam o município:_x000D_
 - Há previsão de instalação destas paradas?</t>
   </si>
   <si>
     <t>12725</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12725/pi_0020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12725/pi_0020.pdf</t>
   </si>
   <si>
     <t>Referente as estradas do interior:_x000D_
 1. Estrada Oscar Valter Appel, da localidade de Passo da Amora, por que não foi feito mais manutenção na mesma, sendo que há diversos pedidos de providências e faz muito tempo que não é feita a manutenção?_x000D_
 2. Existe previsão para ser feito manutenção desta estrada? Se tem previsão, qual seria?_x000D_
 3. É correto uma estrada ficar dois anos sem receber a devida manutenção?_x000D_
 4. É correto moradores ter que fazer o serviço que é de responsabilidade da Prefeitura Municipal, como arrumar as estradas do interior?_x000D_
 5. Sendo esta estrada estar tão próxima da secretaria responsável pela manutenção em torno de 02 KM, o que dificulta para esta melhoria acontecer?</t>
   </si>
   <si>
     <t>12726</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12726/pi_0021.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12726/pi_0021.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto do Executivo Municipal que reestrutura o Conselho Municipal de Proteção aos Animais (COMUPA), questiona-se:_x000D_
 1. Em que situação se encontra o projeto, e qual a previsão de envio do mesmo à Câmara Municipal de Vereadores?</t>
   </si>
   <si>
     <t>12774</t>
   </si>
   <si>
     <t>Erico Velten</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12774/pi_0022.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12774/pi_0022.pdf</t>
   </si>
   <si>
     <t>Em relação ao Bairro Panorama e ao Bairro Santo Antônio, questiona-se:_x000D_
 _x000D_
 1.	Por que não foi terminada a obra de asfaltamento da estrada do Faxinal?_x000D_
 2.	Quando irão melhorar a iluminação das ruas do Bairro Panorama?_x000D_
 3.	Por que ainda não temos sinaleira ou passarela para travessias da RS no Bairro Panorama?_x000D_
 4.	No Bairro Panorama há muitos cachorros de rua, abandonados, que avançam nas pessoas. O que pode ser feito com relação a este problema?_x000D_
 5.	Existe algum Projeto de Lei sobre acessibilidade ao Bairro Panorama?_x000D_
 6.	Existe a possibilidade de construir uma área de lazer ao Bairro Panorama?_x000D_
 7.	O que pode ser feito em relação ao acesso ao Bairro Panorama, altamente perigoso pela travessia da RS?_x000D_
 8.	Por que não constroem um abrigo para cães abandonados?_x000D_
 9.	Quando o Bairro Santo Antônio terá melhorias em relação às áreas de lazer?</t>
   </si>
   <si>
     <t>12792</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12792/pi_0023.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12792/pi_0023.pdf</t>
   </si>
   <si>
     <t>1. Que a Administração Municipal forneça a relação de todos os imóveis alugados e conveniados (incentivos) pelo Município de Montenegro;_x000D_
 2. Seja também informada a secretária, a utilização, endereço, proprietário, valor mensal;_x000D_
 3. Por fim, requeiro que sejam enviadas cópias (PDF) dos respectivos contratos de locação e convênios;</t>
   </si>
   <si>
     <t>12840</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12840/pi_0024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12840/pi_0024.pdf</t>
   </si>
   <si>
     <t>Com relação à segunda etapa das obras da Transcitrus, no trecho entre Santos Reis (Montenegro) até a divisa como Município de Maratá, questiona-se:_x000D_
 1. Como está o cronograma?_x000D_
 2. O valor da segunda etapa da Transcitrus já está depositado junto ao agente financeiro?_x000D_
 3. O projeto da obra está concluído? Fornecer cópias._x000D_
 4. A empresa responsável pela obra já está contratada? Fornecer cópias do edital e do contrato.</t>
   </si>
   <si>
     <t>12867</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12867/pi_0025.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12867/pi_0025.pdf</t>
   </si>
   <si>
     <t>Em relação à participação de órgãos públicos em redes sociais, especificamente a rede denominada Facebook, questiona-se:_x000D_
 1. Quem possui acesso às publicações e as ações da página denominada "Acom Montenegro"?_x000D_
 2. A mesma é considerada um canal (oficial) de informação do Poder Executivo?_x000D_
 3. Quem possui acesso ao conteúdo que é publicado e quem utiliza a página denominada "EMEF Jacob Haubert"?_x000D_
 4. A mesma é utilizada para informação de atividades junto à comunidade escolar?_x000D_
 5. Quem possui acesso ao que será publicado na página Acom Montenegro?</t>
   </si>
   <si>
     <t>12868</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12868/pi_0026.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12868/pi_0026.pdf</t>
   </si>
   <si>
     <t>Em relação ao contrato de coleta de resíduos sólidos:_x000D_
 1. O contrato possui vigência até que data?_x000D_
 2. Ocorreram renovações?_x000D_
 3. Foi realizado(a) contratação emergencial?_x000D_
 4. Se sim, qual motivo?_x000D_
 5. Qual o valor do contrato?</t>
   </si>
   <si>
     <t>12884</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12884/pi_0027.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12884/pi_0027.pdf</t>
   </si>
   <si>
     <t>Em relação ao Transporte Escolar Municipal:_x000D_
 1. Está sendo efetuado o pagamento devidamente como diz o contrato?_x000D_
 2. Se está sendo feito anexar relatório de pagamentos desde janeiro de 2020._x000D_
 3. O contrato atual com as empresas do transporte escolar municipal é emergencial? Por que?</t>
   </si>
   <si>
     <t>12885</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12885/pi_0028.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12885/pi_0028.pdf</t>
   </si>
   <si>
     <t>Em relação ao Estacionamento Rotativo:_x000D_
 1. Qual o valor mensal recebido pela Prefeitura Municipal da empresa responsável pelo Estacionamento Rotativo?_x000D_
 2. Encaminhar planilha financeira com os recursos recebidos pela Prefeitura da Empresa responsável pelo Estacionamento Rotativo. Valores diários e mensais._x000D_
 3. Qual o destino do valor recebido pelos repasses do Estacionamento Rotativo?_x000D_
 4. Existe por parte da Administração Municipal a possibilidade de tolerância de 15 minutos na ocupação da vaga no estacionamento rotativo?_x000D_
 5. Qual a providência que a Administração pretende tomar sobre a alteração da redação do art. 3º, § 2º: que o pagamento da tarifa de pós-uso deverá ser paga em até 30 dias e não até o primeiro dia útil subsequente?</t>
   </si>
   <si>
     <t>12899</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12899/pi_0029.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12899/pi_0029.pdf</t>
   </si>
   <si>
     <t>Referente à Rua Jorge Dias "Laerte", no Bairro Panorama, questiona-se:_x000D_
 1. Existe projeto de microdrenagem e pavimentação da referida rua? Se sim, enviar cópia do projeto._x000D_
 2. Havendo projeto, qual o cronograma de execução da obra?</t>
   </si>
   <si>
     <t>12900</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12900/pi_0030.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12900/pi_0030.pdf</t>
   </si>
   <si>
     <t>Referente à canalização da estrada, na localidade de Porto Garibaldi, questiona-se:_x000D_
 1. Tendo em vista que a SMVSU deixou canos de rede de esgoto próximo a estrada, quando será executada a obra? Indicar cronograma do serviço; _x000D_
 2. Por qual motivo o serviço não foi realizado até o presente momento?</t>
   </si>
   <si>
     <t>12901</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12901/pi_0031.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12901/pi_0031.pdf</t>
   </si>
   <si>
     <t>Referente à Rua Menino Deus, no Bairro Ferroviário, questiona-se: _x000D_
 1. Tendo em vista que a SMVSU deixou canos de rede de esgoto pluvial na referida rua há alguns meses, quando será executada a obra? Indicar cronograma do serviço; _x000D_
 2. Por qual motivo o serviço não foi realizado até o presente momento? _x000D_
 3. Existe projeto de canalização? Se sim, fornecer cópia.</t>
   </si>
   <si>
     <t>12902</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12902/pi_32.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12902/pi_32.pdf</t>
   </si>
   <si>
     <t>Referente à nova etapa para a Lei Aldir Blanc, aonde Estados, Municípios terão acesso ao valor de R$3 bilhões, destinados a ação emergenciais ao setor cultural e seus trabalhadores durante a pandemia do Covid-19, por meio da plataforma + Brasil, questiona-se:_x000D_
 1. O Executivo Municipal tem conhecimento desta Lei? Se sim, existe plano de ação para captação de recursos, lembrando que o Município de Montenegro foi contemplado pelo valor de R$446.995,16 (Quatrocentos e Quarenta e Seis Mil Novecentos e Noventa e Cinco Reais e Dezesseis Centavos)?_x000D_
 2. Quais entidades ou profissionais da área cultural e artística e seus segmentos poderão ser beneficiados? Quais os critérios?_x000D_
 Obs. Salienta-se que o município deverá enviar relatório de gestão em um prazo de até 180 dias por meio da plataforma + Brasil.</t>
   </si>
   <si>
     <t>12911</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12911/pi_0033.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12911/pi_0033.pdf</t>
   </si>
   <si>
     <t>Com relação aos veículos, máquinas e acessórios de todas as secretarias da administração municipal de Montenegro, questiona-se:_x000D_
 1. Quantas estão em operação, manutenção e ou desativados?_x000D_
 2. Informar em qual secretaria estão lotados e a quantidade;_x000D_
 3. Informar o prefixo de cada item;_x000D_
 4. Quais são os veículos e máquinas que estão para conserto? Qual o problema de cada um e quando voltaram a serem utilizados?</t>
   </si>
   <si>
     <t>12912</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12912/pi_0034.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12912/pi_0034.pdf</t>
   </si>
   <si>
     <t>Com relação a manutenção e conservação da rede de iluminação pública municipal questiona-se:_x000D_
 1. Quantas lâmpadas são trocadas em média por mês?_x000D_
 2. Qual a vida útil de uma lâmpada e respectiva garantia?</t>
   </si>
   <si>
     <t>12913</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12913/pi_0035.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12913/pi_0035.pdf</t>
   </si>
   <si>
     <t>Com relação aos cargos em comissão existentes no município, questiona-se:_x000D_
 1. Quantos cargos em comissão e função gratificadas existem na administração municipal e estão preenchidos?_x000D_
 2. Relacionar em qual secretaria, função, cargo, remuneração e nome do ocupante;_x000D_
 3. Quantas nomeações ocorreram de 01 de janeiro até 10 de agosto de 2020? Indicar a função, nome do ocupante e em qual secretaria está lotado.</t>
   </si>
   <si>
     <t>12952</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12952/pi_0036.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12952/pi_0036.pdf</t>
   </si>
   <si>
     <t>Em relação ao asfaltamento das Ruas Assis Brasil e Rua Dr. Flores gostaria de saber:_x000D_
 1. Há estudo técnico relativo ao produto aplicado?_x000D_
 2. Há responsável técnico? Se sim, enviar ART._x000D_
 3. Há processo administrativo prévio com essas informações: Se sim, encaminhar cópias.</t>
   </si>
   <si>
     <t>12962</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12962/pi__0037.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12962/pi__0037.pdf</t>
   </si>
   <si>
     <t>Tendo em vista o afastamento de alguns funcionários públicos municipais devido a pandemia do Covid-19, questiona-se a respeito do vale alimentação:_x000D_
 1. Os funcionários afastados por estarem no grupo de risco estão recebendo o vale alimentação?_x000D_
 2. Os funcionários afastados por não poderem desempenhar suas funções (exemplo da área da educação), estão recebendo vale alimentação? Se não estão recebendo, qual o motivo legal?_x000D_
 3. Os funcionários que estão trabalhando em home office estão recebendo vale alimentação e como é feito o registro do trabalho?</t>
   </si>
   <si>
     <t>12976</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12976/pi_0038.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12976/pi_0038.pdf</t>
   </si>
   <si>
     <t>Em relação às intervenções na obra de macrodrenagem do Arroio Montenegro, questiona-se:_x000D_
 1. Quando foi realizada a última limpeza do local?_x000D_
 2. Solicito documentos que comprovem a realização da devida limpeza.</t>
   </si>
   <si>
     <t>12977</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12977/pi_0039.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12977/pi_0039.pdf</t>
   </si>
   <si>
     <t>Em relação aos pedidos de providências nºs: 1, 2, 3, 4, 5, 6, 56, 106, 107, 115, 134, 136, 176, 184, 188, 213, 214, 240, 253, 254, 263, 265, 266, 298, 330, 355, 356, 390, 391 e 392 - todos de 2020, que foram destinados à SMVSU. Questiona-se se o trabalho foi realizado e/ou se há previsão de ser realizado, e, se foi realizado, em qual data que o serviço aconteceu? Pergunta-se, ainda, por que ocorre de um conserto de esgoto a céu aberto levar mais de 06 meses para ser realizado?</t>
   </si>
   <si>
     <t>12984</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12984/pi_0040.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12984/pi_0040.pdf</t>
   </si>
   <si>
     <t>Referente a todos protocolos no ano de 2020 de pedidos de horas/máquina na SMDR, questiona-se:_x000D_
 1. Fornecer cópia de todos os números dos processos de pedidos de horas/máquina no ano de 2020._x000D_
 2. Especificar individualmente quais destes processos já foram realizados e os que não foram justificar o motivo pelo qual ainda não foi realizado._x000D_
 3. Dos que foram realizados, em qual data ocorreu a demanda? Especificar separadamente por número do processo._x000D_
 4. Dos que não foram realizados, qual a data para que o serviço seja realizado? Especificar separadamente por número do processo._x000D_
 5. Quantas horas/máquina foram contratadas pela empresa terceirizada neste ano de 2020?</t>
   </si>
   <si>
     <t>12985</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12985/pi_0041.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12985/pi_0041.pdf</t>
   </si>
   <si>
     <t>Em relação ao asfalto no município:_x000D_
 1. Quanto o município gastou com a compra de emulsão asfáltica no ano de 2020?_x000D_
 2. Quanto gastou com os demais materiais que compõe na usina asfáltica, para fazer os tapas buracos no ano de 2020?</t>
   </si>
   <si>
     <t>12986</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12986/pi_0042.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12986/pi_0042.pdf</t>
   </si>
   <si>
     <t>Referente as Ruas Sabiá, Severo Fabrasil, as de chão batido do Bairro Imigração, dos Imigrantes, as de chão batido do Bairro Senai, Vereador João Vicente e a Estrada Manduca:_x000D_
 1. Por que não foi feito mais manutenção nas mesmas? Sendo que há diversos pedidos de providências e faz muito tempo que não é feito manutenção._x000D_
 2. Existe previsão para ser feito manutenção destas ruas? Qual?_x000D_
 3. Qual foi a última vez que estas ruas receberam a devida manutenção? Responder separadamente por rua._x000D_
 4. Por que acontece de uma rua ficar mais de 06 meses sem manutenção?_x000D_
 5. Quantas vezes no ano de 2020 estas ruas receberam a devida manutenção? Responder separadamente por rua.</t>
   </si>
   <si>
     <t>12997</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12997/pi_0043.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12997/pi_0043.pdf</t>
   </si>
   <si>
     <t>Referente à Secretaria de Saúde:_x000D_
 1. Qual o percentual que foi gasto na saúde no ano de 2019?_x000D_
 2. Apresentar planilha detalhada de onde foram gastos estes recursos.</t>
   </si>
   <si>
     <t>12998</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12998/pi_0044.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12998/pi_0044.pdf</t>
   </si>
   <si>
     <t>Referente a capina e a pintura no município:_x000D_
 1. Quanto o município gastou com capina e pintura de cordão no ano de 2019?_x000D_
 2. Quanto foi gasto com a empresa para a pintura das demarcações das ruas no ano de 2019?</t>
   </si>
   <si>
     <t>13013</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13013/pi_0045.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13013/pi_0045.pdf</t>
   </si>
   <si>
     <t>Referente à Secretaria de Saúde: 1. Qual o percentual que foi gasto na saúde no período de janeiro de 2020 até setembro de 2020? 2. Apresentar planilha detalhada de onde foram gastos estes recursos.</t>
   </si>
   <si>
     <t>13074</t>
   </si>
   <si>
     <t>CCDHDDM - Comissão de Cidadania, Direitos Humanos e Defesa dos Direitos da Mulher</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13074/pi_0046.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13074/pi_0046.pdf</t>
   </si>
   <si>
     <t>Em relação a recente reintegração de posse do imóvel público localizado na Rua Jaguarão, no Bairro Senai, questiona-se:_x000D_
 _x000D_
 1.	Há processo tramitando no Ministério Público referente à situação em questão? (Enviar Cópia)_x000D_
 2.	Que solução este Poder tomou para recolocação das famílias que lá estavam?_x000D_
 3.	Quantas pessoas (adultos e crianças) lá residiam?_x000D_
 4.	Enviar cópia de todos os processos que tramitam no Poder Judiciário, que versam a respeito desta reintegração de posse._x000D_
 _x000D_
 Obs. As cópias dos processos poderão ser disponibilizadas via meio digital (CD ou DVD);</t>
   </si>
   <si>
     <t>13075</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13075/pi_0047.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13075/pi_0047.pdf</t>
   </si>
   <si>
     <t>Em relação às escolas da Rede Municipal de Ensino e a Pandemia COVID-19, questiona-se:_x000D_
 _x000D_
 1.	Quais Escolas estão recebendo alunos e familiares? Estão todas Fechadas?_x000D_
 2.	Todas as Escolas possuem álcool em gel 70% e termômetro infravermelho disponível?_x000D_
 3.	Todas as Escolas possuem os materiais necessários e adequados para o cumprimento dos protocolos de segurança do Plano de Contingência para Prevenção, Monitoramento e Controle da Transmissão de COVID-19?_x000D_
 4.	Quais medidas este Poder está tomando em relação a adaptação das Escolas frente à pandemia do COVID-19?</t>
   </si>
   <si>
     <t>13098</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13098/pi_048-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13098/pi_048-2020.pdf</t>
   </si>
   <si>
     <t>Em relação ao Contrato Emergencial n.º 2020/10510, no valor de R$ 557.025,54, para realização de serviços de capina, roçada, varrição, corte de grama, pintura de meio-fio e limpeza de banheiros, em logradouros públicos no município: 1. Quais os critérios estabelecidos para esse tipo de contratação? 2. Qual o fato que ampara a dispensa de licitação fundamentado no artigo Artigo24, Inciso IV, da Lei 8666/93? 3. Enviar cópia integral do processo.</t>
   </si>
   <si>
     <t>12315</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12315/pp_0001.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12315/pp_0001.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Atlanta, nºs 161 e 171, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12316</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12316/pp_0002.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12316/pp_0002.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua dos Mirocalices, nº 32, no Bairro Estação.</t>
   </si>
   <si>
     <t>12317</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12317/pp_0003.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12317/pp_0003.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Plínio Daudt de Azevedo, nº 40, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12318</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12318/pp_0004.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12318/pp_0004.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Waldemar Pedro Steffen, nº78.</t>
   </si>
   <si>
     <t>12319</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12319/pp_0005.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12319/pp_0005.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto a céu aberto na Rua 1, no Bairro Senai.</t>
   </si>
   <si>
     <t>12320</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12320/pp_0006.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12320/pp_0006.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto a céu aberto na Rua Tietê, nº 60, no Bairro Senai.</t>
   </si>
   <si>
     <t>12321</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Localidade de Serra Velha, uma lâmpada em frente ao mercado do Pedrão e outra em frente a casa do Adriano Silva.</t>
   </si>
   <si>
     <t>12322</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12322/pp_0008.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12322/pp_0008.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Rua Irú Carneiro, no Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>12323</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12323/pp_0009.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12323/pp_0009.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública no Morro dos Cavalos em frente ao pai do Geraldo.</t>
   </si>
   <si>
     <t>12324</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12324/pp_0010.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12324/pp_0010.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública em frente à casa do proprietário Cristiano Veizeman, na Localidade de Muda Boi.</t>
   </si>
   <si>
     <t>12325</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12325/pp_0011.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12325/pp_0011.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública em frente à Ecocitrus, na beira da ERS 287.</t>
   </si>
   <si>
     <t>12326</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12326/pp_0012.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12326/pp_0012.pdf</t>
   </si>
   <si>
     <t>Manutenção na Estrada Homero Martins da Motta.</t>
   </si>
   <si>
     <t>12327</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12327/pp_0013.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12327/pp_0013.pdf</t>
   </si>
   <si>
     <t>Manutenção na Rua do Sabiá, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>12328</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12328/pp_0014.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12328/pp_0014.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Rua Ernesto Zietlow, nºs 287, 622 e 1.041.</t>
   </si>
   <si>
     <t>12329</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12329/pp_0015.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12329/pp_0015.pdf</t>
   </si>
   <si>
     <t>Manutenção na Estrada Selma Wallauer.</t>
   </si>
   <si>
     <t>12330</t>
   </si>
   <si>
     <t>Neri de Mello Pena - Cabelo</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12330/pp_0016.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12330/pp_0016.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção de um bueiro com a tubulação furada, na Rua Pará, em frente às residências nºs 290 e 300, no Bairro Santa Rita</t>
   </si>
   <si>
     <t>12331</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12331/pp_0017.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12331/pp_0017.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção de um buraco no final da Rua Cap. Cruz.</t>
   </si>
   <si>
     <t>12332</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12332/pp_0018.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12332/pp_0018.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção em toda a extensão da estrada da Localidade de Bom Jardim Baixo.</t>
   </si>
   <si>
     <t>12333</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12333/pp_0019.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12333/pp_0019.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na Estrada Transcitrus, na extensão que liga a Localidade de Campo do Meio até Santos Reis.</t>
   </si>
   <si>
     <t>12334</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12334/pp_0020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12334/pp_0020.pdf</t>
   </si>
   <si>
     <t>Consertar erosão na Rua Orlando Albrecht, em frente à residência de nº 32.</t>
   </si>
   <si>
     <t>12335</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12335/pp_0021.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12335/pp_0021.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua 15 de Novembro, no Bairro Ferroviário.</t>
   </si>
   <si>
     <t>12336</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12336/pp_0022.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12336/pp_0022.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Henrique Pedro Kauer, nº 245, no Bairro Senai.</t>
   </si>
   <si>
     <t>12337</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12337/pp_0023.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12337/pp_0023.pdf</t>
   </si>
   <si>
     <t>Limpar bocas de lobo da Rua Pastor Stysinski, no Bairro Industrial.</t>
   </si>
   <si>
     <t>12338</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12338/pp_0024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12338/pp_0024.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção em toda a extensão da Estrada Martin Souza Vigel, na Localidade de Porto Garibaldi.</t>
   </si>
   <si>
     <t>12339</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12339/pp_0025.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12339/pp_0025.pdf</t>
   </si>
   <si>
     <t>Desentupir a rede pluvial na Rua Florindo Machado esquina com a Rua Simões Lopes Neto, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12340</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12340/pp_0026.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12340/pp_0026.pdf</t>
   </si>
   <si>
     <t>Efetuar melhorias em toda a extensão da Rua Uruguai, no Bairro Imigração.</t>
   </si>
   <si>
     <t>12341</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12341/pp_0027.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12341/pp_0027.pdf</t>
   </si>
   <si>
     <t>Efetuar melhorias para as Estradas da Localidade de Linha Catarina.</t>
   </si>
   <si>
     <t>12342</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12342/pp_0028.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12342/pp_0028.pdf</t>
   </si>
   <si>
     <t>Capinar e limpar a Rua dos Canários, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12343</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12343/pp_0029.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12343/pp_0029.pdf</t>
   </si>
   <si>
     <t>Capinar e limpas as ruas do Bairro Estação.</t>
   </si>
   <si>
     <t>12344</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12344/pp_0030.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12344/pp_0030.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da Rua Cristo Redentor, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>12345</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12345/pp_0031.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12345/pp_0031.pdf</t>
   </si>
   <si>
     <t>Limpar o Arroio São Miguel, na entrada do Bairro Municipal.</t>
   </si>
   <si>
     <t>12346</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12346/pp_0032.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12346/pp_0032.pdf</t>
   </si>
   <si>
     <t>Efetuar melhorias para a Estrada São Jorge, na Costa da Serra.</t>
   </si>
   <si>
     <t>12347</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12347/pp_0033.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12347/pp_0033.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Aparados da Serra, nº 30, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12348</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12348/pp_0034.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12348/pp_0034.pdf</t>
   </si>
   <si>
     <t>Limpar pracinha do Loteamento Glória, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>12349</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12349/pp_0035.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12349/pp_0035.pdf</t>
   </si>
   <si>
     <t>Capinar, limpar e tapar os buracos da Rua Ponta Negra, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12350</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12350/pp_0036.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12350/pp_0036.pdf</t>
   </si>
   <si>
     <t>Tapar os buracos na Rua Ernesto Zietlow esquina com a Rua Boa Vista, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12351</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12351/pp_0037.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12351/pp_0037.pdf</t>
   </si>
   <si>
     <t>Consertar buraco no meio da Rua Dr. Plínio Daudt Azevedo, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12352</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12352/pp_0038.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12352/pp_0038.pdf</t>
   </si>
   <si>
     <t>Efetuar melhorias para as estradas da Localidade de Passo da Amora.</t>
   </si>
   <si>
     <t>12364</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12364/pp_0039.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12364/pp_0039.pdf</t>
   </si>
   <si>
     <t>Limpar rede de esgoto com o caminhão hidrojato nas seguintes ruas do Bairro São João: Prof. Antônio Machado Rosa, Otocar Zietlow e Carlos Gustavo Jähn.</t>
   </si>
   <si>
     <t>12365</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12365/pp_0040.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12365/pp_0040.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Ramiro Barcelos, defronte ao nº937, no Bairro Centro.</t>
   </si>
   <si>
     <t>12366</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12366/pp_0041.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12366/pp_0041.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Santos Dumont ao lado do Asilo Recanto das Vovós, no Bairro Centro.</t>
   </si>
   <si>
     <t>12367</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12367/pp_0042.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12367/pp_0042.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Dona Flora, nº28, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>12368</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12368/pp_0043.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12368/pp_0043.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Pará, nº221, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>12369</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12369/pp_0044.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12369/pp_0044.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Albano Coelho de Castro, esquina com a Rua Arthur Renner, no Bairro São João.</t>
   </si>
   <si>
     <t>12370</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12370/pp_0045.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12370/pp_0045.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Ênio de Freitas Castro, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12373</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12373/pp_0046.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12373/pp_0046.pdf</t>
   </si>
   <si>
     <t>Limpar, cortar grama, pintar meio-fios e tapar buracos, em toda a extensão do Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>12374</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12374/pp_0047.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12374/pp_0047.pdf</t>
   </si>
   <si>
     <t>Colocar material "fresa" em toda a extensão da Rua dos Sinos.</t>
   </si>
   <si>
     <t>12375</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12375/pp_0048.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12375/pp_0048.pdf</t>
   </si>
   <si>
     <t>Efetuar limpeza e manutenção da Rua Aurélio Porto, no Bairro São João.</t>
   </si>
   <si>
     <t>12389</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12389/pp_0049.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12389/pp_0049.pdf</t>
   </si>
   <si>
     <t>Canalizar esgoto que atravessa por dentro de um terreno particular na Rua João Corrêa, nº 170, no Bairro Senai.</t>
   </si>
   <si>
     <t>12390</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12390/pp_0050.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12390/pp_0050.pdf</t>
   </si>
   <si>
     <t>Consertar buraco em calçada na Rua Buarque de Macedo, nº 1.727, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12391</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12391/pp_0051.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12391/pp_0051.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos em toda a extensão da Rua João Corrêa, no Bairro Senai.</t>
   </si>
   <si>
     <t>12392</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12392/pp_0052.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12392/pp_0052.pdf</t>
   </si>
   <si>
     <t>Roçar margem da RS 124 e na duas pracinhas, do Bairro Germano Henke.</t>
   </si>
   <si>
     <t>12393</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12393/pp_0053.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12393/pp_0053.pdf</t>
   </si>
   <si>
     <t>Pintar faixa de segurança na Rua Osvaldo Aranha, quase esquina com a Rua Tristão Fagundes.</t>
   </si>
   <si>
     <t>12394</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12394/pp_0054.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12394/pp_0054.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da EMEI Emma Ramos de Moraes, no Bairro Estação.</t>
   </si>
   <si>
     <t>12396</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12396/pp_0055.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12396/pp_0055.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos em toda a extensão da Rua dos Suspiros, no Bairro Estação.</t>
   </si>
   <si>
     <t>12397</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12397/pp_0056.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12397/pp_0056.pdf</t>
   </si>
   <si>
     <t>Consertar varias erosões em rede pluvial na Rua Palmeira, no Bairro São Pedro.</t>
   </si>
   <si>
     <t>12398</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12398/pp_0057.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12398/pp_0057.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Rua 10, no Bairro Senai.</t>
   </si>
   <si>
     <t>12399</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12399/pp_0058.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12399/pp_0058.pdf</t>
   </si>
   <si>
     <t>Consertar buraco já está atingindo a calçada na Rua Carlos Dietrich, em frente ao nº 32, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12400</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12400/pp_0059.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12400/pp_0059.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Augusto José da Motta, nº 159, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12401</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12401/pp_0060.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12401/pp_0060.pdf</t>
   </si>
   <si>
     <t>Consertar calçadas e colocar meio-fios na Rua dos Canários, nº 13 e 24, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12402</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12402/pp_0061.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12402/pp_0061.pdf</t>
   </si>
   <si>
     <t>Capinar e pintar meio-fio na Rua Augusto José da Motta, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12403</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12403/pp_0062.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12403/pp_0062.pdf</t>
   </si>
   <si>
     <t>Consertar buraco no meio da rua, em frente ao nº 48, na Rua Augusto José da Motta, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12404</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12404/pp_0063.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12404/pp_0063.pdf</t>
   </si>
   <si>
     <t>Roçar pracinha do Bairro Municipal.</t>
   </si>
   <si>
     <t>12405</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12405/pp_0064.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12405/pp_0064.pdf</t>
   </si>
   <si>
     <t>Colocar lixeira com tampa na Rua Leblon esquina com a Associação do Bairro Municipal.</t>
   </si>
   <si>
     <t>12406</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12406/pp_0065.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12406/pp_0065.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Antônio Lisboa, nºs 237, 322, 348, 368, 398 e 399, no Bairro Municipal.</t>
   </si>
   <si>
     <t>12407</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12407/pp_0066.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12407/pp_0066.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na calçada na Rua Leblon, nº 143, no Bairro Municipal.</t>
   </si>
   <si>
     <t>12408</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12408/pp_0067.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12408/pp_0067.pdf</t>
   </si>
   <si>
     <t>Realizar melhorias em toda a extensão da Estrada da Pedreira Vila Rica, na localidade de Rua Nova.</t>
   </si>
   <si>
     <t>12409</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12409/pp_0068.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12409/pp_0068.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Acre, nº 51, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>12410</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12410/pp_0069.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12410/pp_0069.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para a Estrada Arnold Pilger, na localidade de Costa da Serra.</t>
   </si>
   <si>
     <t>12411</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12411/pp_0070.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12411/pp_0070.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para as ruas da localidade de Bom Jardim do Caí.</t>
   </si>
   <si>
     <t>12412</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12412/pp_0071.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12412/pp_0071.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para as ruas da localidade de Rua Nova.</t>
   </si>
   <si>
     <t>12413</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12413/pp_0072.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12413/pp_0072.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para as ruas da localidade de Vendinha.</t>
   </si>
   <si>
     <t>12414</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12414/pp_0073.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12414/pp_0073.pdf</t>
   </si>
   <si>
     <t>Consertar brinquedos e limpar pracinha do Bairro Santa Rita.</t>
   </si>
   <si>
     <t>12415</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12415/pp_0074.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12415/pp_0074.pdf</t>
   </si>
   <si>
     <t>Consertar brinquedos e limpar pracinha do Bairro Municipal.</t>
   </si>
   <si>
     <t>12416</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12416/pp_0075.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12416/pp_0075.pdf</t>
   </si>
   <si>
     <t>Limpar rede de esgoto na Rua Menino Deus, nº 577, no Bairro Ferroviário.</t>
   </si>
   <si>
     <t>12417</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12417/pp_0076.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12417/pp_0076.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Boa Vista, nº 166, no Bairro Panorama.</t>
   </si>
   <si>
     <t>12418</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12418/pp_0077.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12418/pp_0077.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Klinger de Oliveira, nº 991, esquina com a Rua Sete de Setembro, no Bairro São João.</t>
   </si>
   <si>
     <t>12419</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12419/pp_0078.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12419/pp_0078.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para as estradas da localidade de Porto Garibaldi.</t>
   </si>
   <si>
     <t>12420</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12420/pp_0079.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12420/pp_0079.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial no meio da rua, na Rua Talia Alves de Souza, nº 58, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>12421</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12421/pp_0080.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12421/pp_0080.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Boa Vista, nº 160, no Bairro Panorama.</t>
   </si>
   <si>
     <t>12422</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12422/pp_0081.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12422/pp_0081.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Ernesto Zietlow, nº 791, no Bairro Santa Antônio.</t>
   </si>
   <si>
     <t>12423</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12423/pp_0082.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12423/pp_0082.pdf</t>
   </si>
   <si>
     <t>Efetuar limpeza e manutenção da Rua Licínio Faustino da Silva, no Bairro Senai.</t>
   </si>
   <si>
     <t>12424</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12424/pp_0083.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12424/pp_0083.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para as estradas da localidade da Serra Velha.</t>
   </si>
   <si>
     <t>12425</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12425/pp_0084.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12425/pp_0084.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para a Estrada Augusto Wilibaldo Atkinson, no Bairro Faxinal.</t>
   </si>
   <si>
     <t>12426</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12426/pp_0085.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12426/pp_0085.pdf</t>
   </si>
   <si>
     <t>Consertar buraco na rede pluvial na Rua Egon Pölking, nº 211, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12427</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12427/pp_0086.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12427/pp_0086.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para a Estrada Major Marcírio de Souza Carpes, na localidade de Pesqueiro.</t>
   </si>
   <si>
     <t>12430</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12430/pp_0087.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12430/pp_0087.pdf</t>
   </si>
   <si>
     <t>Realizar reparo e manutenção na Estrada Braulino de Azevedo, principalmente no trecho que fica em frente a entrada da antiga pedreira.</t>
   </si>
   <si>
     <t>12431</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12431/pp_0088.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12431/pp_0088.pdf</t>
   </si>
   <si>
     <t>Limpar, pintar meio-fio, pintar sinalização e ornamentar o acesso pela Estrada Antônio Inácio de Oliveira.</t>
   </si>
   <si>
     <t>12432</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12432/pp_0089.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12432/pp_0089.pdf</t>
   </si>
   <si>
     <t>Limpar e pintar pórtico de acesso de Montenegro, localizado na RSC 287.</t>
   </si>
   <si>
     <t>12433</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12433/pp_0090.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12433/pp_0090.pdf</t>
   </si>
   <si>
     <t>Consertar buraco na Rua Vereador João Vicente, nº 468, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12434</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12434/pp_0091.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12434/pp_0091.pdf</t>
   </si>
   <si>
     <t>Consertar buraco junto ao meio-fio, na Rua Apolinário de Moraes, nº 916, em frente ao Residencial Ivy Marae.</t>
   </si>
   <si>
     <t>12436</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12436/pp_0092.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12436/pp_0092.pdf</t>
   </si>
   <si>
     <t>Roçar praça do Bairro Santa Rita, na Rua Cristo Redentor ao lado do nº 3368.</t>
   </si>
   <si>
     <t>12437</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12437/pp_0093.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12437/pp_0093.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpada de iluminação pública queimada na Rua Recife, nº 73, no Bairro Germano Henke.</t>
   </si>
   <si>
     <t>12438</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12438/pp_0094.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12438/pp_0094.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção nas estradas da localidade de Calafate.</t>
   </si>
   <si>
     <t>12439</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12439/pp_0095.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12439/pp_0095.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção nas estradas da localidade de Pesqueiro.</t>
   </si>
   <si>
     <t>12440</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12440/pp_0096.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12440/pp_0096.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção nas estradas da localidade de Potreiro Grande.</t>
   </si>
   <si>
     <t>12441</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12441/pp_0097.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12441/pp_0097.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção nas estradas da localidade de Vendinha.</t>
   </si>
   <si>
     <t>12442</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12442/pp_0098.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12442/pp_0098.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Estrada Getúlio Vargas depois da esquina da sorte.</t>
   </si>
   <si>
     <t>12447</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12447/pp_0099.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12447/pp_0099.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção da Travessa Uruguai.</t>
   </si>
   <si>
     <t>12450</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12450/pp_0100.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12450/pp_0100.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção de canos e esgotos entupidos no final da Rua Benjamin Alves Barreto, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12451</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12451/pp_0101.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12451/pp_0101.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção de uma tampa de bueiro e da calçada danificada na Rua Ernandes Azevedo Fernandes, nº 51, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12452</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12452/pp_0102.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12452/pp_0102.pdf</t>
   </si>
   <si>
     <t>Colocar tampa em bueiro localizado na Rua Espanha, nº 163, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12453</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12453/pp_0103.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12453/pp_0103.pdf</t>
   </si>
   <si>
     <t>Capinar, limpar e tapar os buracos da Rua das Dálias, no Bairro Estação.</t>
   </si>
   <si>
     <t>12454</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12454/pp_0104.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12454/pp_0104.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Pará, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>12455</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12455/pp_0105.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12455/pp_0105.pdf</t>
   </si>
   <si>
     <t>Capinar, limpar e tapar os buracos da Rua Copacabana, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12456</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12456/pp_0106.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12456/pp_0106.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto a céu aberto na Rua das Azeleias, próximo ao nº 119, no Bairro Estação.</t>
   </si>
   <si>
     <t>12457</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12457/pp_0107.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12457/pp_0107.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Otávio Dias Ferraz, nº 195, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12459</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12459/pp108.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12459/pp108.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção do quebra-molas na Rua Osvaldo Aranha, quase esquina com a Rua Próspero Mottin.</t>
   </si>
   <si>
     <t>12461</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12461/pp_0109.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12461/pp_0109.pdf</t>
   </si>
   <si>
     <t>Reparar todas as ruas da localidade de Vendinha próximas à escola.</t>
   </si>
   <si>
     <t>12462</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12462/pp_0110.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12462/pp_0110.pdf</t>
   </si>
   <si>
     <t>Reparar todas as ruas das localidades de Porto Garibaldi e Pesqueiro.</t>
   </si>
   <si>
     <t>12463</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12463/pp_0111.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12463/pp_0111.pdf</t>
   </si>
   <si>
     <t>Realizar repara da roçada na beira da estrada, conforme necessidade.</t>
   </si>
   <si>
     <t>12464</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12464/pp_0112.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12464/pp_0112.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Goiânia, nº 111, no Bairro Germano Henke.</t>
   </si>
   <si>
     <t>12465</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12465/pp_0113.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12465/pp_0113.pdf</t>
   </si>
   <si>
     <t>Consertar a iluminação pública na Rua Osvaldo Aranha, nº 2.475, no Bairro Olaria.</t>
   </si>
   <si>
     <t>12473</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12473/pp_0114.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12473/pp_0114.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na entrada da Estrada Getúlio Vargas, próximo ao nº 1.812, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12474</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12474/pp_0115.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12474/pp_0115.pdf</t>
   </si>
   <si>
     <t>Consertar erosão na rede pluvial na Rua das Rosas esquina com a Rua das Artemísias, no Bairro Estação.</t>
   </si>
   <si>
     <t>12475</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12475/pp_0116.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12475/pp_0116.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Estrada do Morro Montenegro.</t>
   </si>
   <si>
     <t>12478</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12478/pp_0117.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12478/pp_0117.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção nas estradas da Linha Catarina.</t>
   </si>
   <si>
     <t>12479</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12479/pp_0118.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12479/pp_0118.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Estrada São Jorge.</t>
   </si>
   <si>
     <t>12480</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12480/pp_0119.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12480/pp_0119.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Estrada de Lageadinho.</t>
   </si>
   <si>
     <t>12481</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12481/pp_0120.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12481/pp_0120.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Estrada de Alfama.</t>
   </si>
   <si>
     <t>12482</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12482/pp_0121.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12482/pp_0121.pdf</t>
   </si>
   <si>
     <t>Reparar e realizar a manutenção da iluminação em frente à residência da Sra. Nilve Kauer, ao lado da Geleia Vapor Velho, em Santos Reis.</t>
   </si>
   <si>
     <t>12483</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Concluir a limpeza do Arroio Vapor Velho.</t>
   </si>
   <si>
     <t>12484</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12484/pp_0123.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12484/pp_0123.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção e limpeza da valeta que fica na lateral do campo do Ginásio Vapor Velho.</t>
   </si>
   <si>
     <t>12485</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12485/pp_0124.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12485/pp_0124.pdf</t>
   </si>
   <si>
     <t>Realizar capina e limpeza da calçada na beira do rio.</t>
   </si>
   <si>
     <t>12486</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12486/pp_0125.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12486/pp_0125.pdf</t>
   </si>
   <si>
     <t>Verificar o problema existente na calçada da Rua Osvaldo Aranha esquina com a Rua Leopoldo Gemmer.</t>
   </si>
   <si>
     <t>12488</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12488/pp_0126.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12488/pp_0126.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Estrada do Tobata, na localidade de Lageadinho.</t>
   </si>
   <si>
     <t>12504</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12504/pp_0127.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12504/pp_0127.pdf</t>
   </si>
   <si>
     <t>Limpar, corta grama, pintar calçada e meio fio, vem como tapar buracos em toda a extensão do Bairro Cinco de Maio. Pedido elaborado pela Câmara Mirim - Vereador Mirim Matheus Hümmes Ferreira.</t>
   </si>
   <si>
     <t>12505</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12505/pp_0128.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12505/pp_0128.pdf</t>
   </si>
   <si>
     <t>Verificar problema existente em buraco na Rua Arthur Renner quase esquina com a Rua Albano Coelho de Souza.</t>
   </si>
   <si>
     <t>12506</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12506/pp_0129.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12506/pp_0129.pdf</t>
   </si>
   <si>
     <t>Reparar e efetuar a manutenção do quebra-molas da Rua Arthur Renner quase esquina com a Rua Albano Coelho.</t>
   </si>
   <si>
     <t>12507</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12507/pp_0130.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12507/pp_0130.pdf</t>
   </si>
   <si>
     <t>Consertar buraco na calçada na Rua Orlando Daudt Albrecht, nº32, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12508</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12508/pp_0131.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12508/pp_0131.pdf</t>
   </si>
   <si>
     <t>Consertar buraco na calçada na Rua Luiz Hädrich, nº 1.230, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12515</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12515/pp_0132.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12515/pp_0132.pdf</t>
   </si>
   <si>
     <t>Desentupir rede de esgoto público que passa dentro de um terreno particular, na Rua Gen. Osório nº453.</t>
   </si>
   <si>
     <t>12516</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12516/pp_0133.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12516/pp_0133.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Delfina Dias Ferraz nos nºs 130, 120 e 110, no Bairro São João.</t>
   </si>
   <si>
     <t>12529</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12529/pp_0134.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12529/pp_0134.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Adalberto Moojen , nº 144, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12530</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12530/pp_0135.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12530/pp_0135.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Vendinha.</t>
   </si>
   <si>
     <t>12531</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12531/pp_0136.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12531/pp_0136.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Plínio Daudt de Azevedo, nº40, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12532</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12532/pp_0137.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12532/pp_0137.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Estrada Getúlio Vargas.</t>
   </si>
   <si>
     <t>12533</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12533/pp_0138.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12533/pp_0138.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Potreiro Grande.</t>
   </si>
   <si>
     <t>12534</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12534/pp_0139.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12534/pp_0139.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Rua Ernesto Zietlow nºs 622, 687 e 1041.</t>
   </si>
   <si>
     <t>12535</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12535/pp_0140.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12535/pp_0140.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em toda a extensão das Rua Uruguai em frente ao nº 209, no Bairro Imigração.</t>
   </si>
   <si>
     <t>12537</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12537/pp_0141.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12537/pp_0141.pdf</t>
   </si>
   <si>
     <t>Retirar entulho localizado na área verde ao lado da RSC 124, na entrada do Bairro Germano Henke.</t>
   </si>
   <si>
     <t>12538</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12538/pp_0142.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12538/pp_0142.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto entupido na Rua dos Crisântemos, nº 120, no Bairro Estação.</t>
   </si>
   <si>
     <t>12542</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12542/pp_0143.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12542/pp_0143.pdf</t>
   </si>
   <si>
     <t>Intervir em bueiro localizado em frente ao nº 2780, no passeio da Rua Osvaldo Aranha, no Bairro Ferroviário e substituir tampa de esgoto quebrada na Rua Osvaldo Aranha, nº 2546, esquina com a Rua Espirito Santo, nº 2546, no mesmo bairro.</t>
   </si>
   <si>
     <t>12543</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12543/pp_0144.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12543/pp_0144.pdf</t>
   </si>
   <si>
     <t>Limpar toda a extensão, bem como tapar e/ou recolocar pedras irregulares, nos buracos existentes na Rua Licínio Faustino da Silva, no Bairro Senai.</t>
   </si>
   <si>
     <t>12544</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12544/pp_0145.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12544/pp_0145.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto pluvial junto à sarjeta da Rua Apolinário de Moraes, no Bairro Centro.</t>
   </si>
   <si>
     <t>12545</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12545/pp_0146.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12545/pp_0146.pdf</t>
   </si>
   <si>
     <t>Roçar, patrolar, colocar saibro ou brita e limpar detritos nas laterais da Estrada Rui Ataíde Pereira de Vargas (Tangará), no Bairro Passo da Manduca.</t>
   </si>
   <si>
     <t>12546</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12546/pp_0147.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12546/pp_0147.pdf</t>
   </si>
   <si>
     <t>Pintar na pista a indicação da velocidade compatível e pintar a palavra "DEVAGAR" na Rua Cap. Cruz esquina com a Rua Cap. Machado, no Bairro Centro.</t>
   </si>
   <si>
     <t>12547</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12547/pp_0148.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12547/pp_0148.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da ponte quebrada na Rua Hortêncio Rodrigues Machado, no Bairro Municipal.</t>
   </si>
   <si>
     <t>12548</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12548/pp_0149.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12548/pp_0149.pdf</t>
   </si>
   <si>
     <t>Desentupir a rede de esgoto na Rua dos Crisântemos, nº 120, no Bairro Estação.</t>
   </si>
   <si>
     <t>12549</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12549/pp_0150.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12549/pp_0150.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Localidade de Muda Boi.</t>
   </si>
   <si>
     <t>12550</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12550/pp_0151.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12550/pp_0151.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Localidade de Serra Velha, duas lâmpadas em frente ao mercado do Pedrão e uma em frente à propriedade do Neide Becker.</t>
   </si>
   <si>
     <t>12551</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12551/pp_0152.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12551/pp_0152.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpada de iluminação pública queimada na rua ao lado da Escola Adão Martini, na Localidade de Vendinha.</t>
   </si>
   <si>
     <t>12552</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12552/pp_0153.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12552/pp_0153.pdf</t>
   </si>
   <si>
     <t>Rever postes de iluminação em toda a extensão da Rua São Leopoldo, no Bairro Imigração.</t>
   </si>
   <si>
     <t>12553</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12553/pp_0154.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12553/pp_0154.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpada de iluminação pública queimada na Rua Goiânia, nº 171, no Bairro Germano Henke.</t>
   </si>
   <si>
     <t>12555</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12555/pp_0155.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12555/pp_0155.pdf</t>
   </si>
   <si>
     <t>Consertar e desentupir rede de esgoto na Rua Três Marias nºs 50 e 60, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12556</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12556/pp_0156.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12556/pp_0156.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Ver. João Vicente, defronte ao nº 1.653, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12557</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12557/pp_0157.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12557/pp_0157.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua das Rosas esquina com a Rua das Artemísias, no Bairro Estação.</t>
   </si>
   <si>
     <t>12558</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12558/pp_0158.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12558/pp_0158.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Ramiro Barcelos, nº 2.630, no Bairro Centro.</t>
   </si>
   <si>
     <t>12559</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12559/pp_0159.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12559/pp_0159.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Amândio Lampert, defronte ao nº 227, no Bairro São João.</t>
   </si>
   <si>
     <t>12565</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Ernesto Zietlow, nº 233, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12571</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12571/pp_0161.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12571/pp_0161.pdf</t>
   </si>
   <si>
     <t>Providenciar uma lixeira comunitária para os moradores da Rua dos Imigrantes, em frente ao nº 160, no Bairro Senai.</t>
   </si>
   <si>
     <t>12572</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12572/pp_0162.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12572/pp_0162.pdf</t>
   </si>
   <si>
     <t>Colocar redutor de velocidade, tipo elevada de pedestre, na Rua Ver. João Vicente, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12573</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12573/pp_0163.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12573/pp_0163.pdf</t>
   </si>
   <si>
     <t>Desentupir esgoto da rede de esgoto que está localizada na Rua Morena Leser, nº 356, no Bairro Timbaúva.</t>
   </si>
   <si>
     <t>12574</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12574/pp_0164.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12574/pp_0164.pdf</t>
   </si>
   <si>
     <t>Realizar reparo de melhoria na subida ao lado da BR 386, na localidade de Vendinha.</t>
   </si>
   <si>
     <t>12575</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12575/pp_0165.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12575/pp_0165.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpadas de iluminação pública queimada em alguns postes na localidade de Vendinha.</t>
   </si>
   <si>
     <t>12576</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12576/pp_0166.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12576/pp_0166.pdf</t>
   </si>
   <si>
     <t>Reparar as estradas principais das localidades de Calafate, Vendinha, Bom Jardim do Caí e Porto Garibaldi.</t>
   </si>
   <si>
     <t>12589</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12589/pp_0167.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12589/pp_0167.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Estrada Cylon Rosa, defronte ao Condomínio Puerto Victoria Residente, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12590</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12590/pp_0168.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12590/pp_0168.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Leopoldo Gemmer, nº 158, no Bairro Progresso.</t>
   </si>
   <si>
     <t>12591</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12591/pp_0169.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12591/pp_0169.pdf</t>
   </si>
   <si>
     <t>Limpar e desobstruir valeta na Estrada Euli Santos de Azeredo "Guila", trecho com início na BR 470, se estendendo por 200m, ao lado da Escola Bello Faustino, na localidade de Fortaleza.</t>
   </si>
   <si>
     <t>12593</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12593/pp_0170.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12593/pp_0170.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua José Pedro Daudt esquina com a Rua Luís Hadrich, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12594</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12594/pp_0171.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12594/pp_0171.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Rua Ver. João Vicente.</t>
   </si>
   <si>
     <t>12595</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12595/pp_0172.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12595/pp_0172.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Lageadinho.</t>
   </si>
   <si>
     <t>12596</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12596/pp_0173.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12596/pp_0173.pdf</t>
   </si>
   <si>
     <t>Roçar a estrada da localidade de Muda Boi.</t>
   </si>
   <si>
     <t>12597</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12597/pp_0174.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12597/pp_0174.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na frente da casa do proprietário Adrovando Araújo, na localidade de Muda Boi.</t>
   </si>
   <si>
     <t>12598</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12598/pp_0175.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12598/pp_0175.pdf</t>
   </si>
   <si>
     <t>Instalar uma parada de ônibus na localidade de Muda Boi, próximo ao mercado Horizonte.</t>
   </si>
   <si>
     <t>12599</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12599/pp_0176.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12599/pp_0176.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Caracol, nº 127, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12601</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12601/pp_0177.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12601/pp_0177.pdf</t>
   </si>
   <si>
     <t>Retirar galhos secos colocados na calçada da Rua Cristo Redentor, nº1.489, no Bairro Senai.</t>
   </si>
   <si>
     <t>12602</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12602/pp_0178.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12602/pp_0178.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Ernesto Zietlow, nº 791, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12603</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12603/pp_0179.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12603/pp_0179.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Porto Alegre, nº 330, no Bairro Germano Henke.</t>
   </si>
   <si>
     <t>12604</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12604/pp_0180.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12604/pp_0180.pdf</t>
   </si>
   <si>
     <t>Colocar tampa de bueiro na Rua Osvaldo Aranha ao lado do nº 2.057, no Bairro Ferroviário.</t>
   </si>
   <si>
     <t>12605</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12605/pp_0181.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12605/pp_0181.pdf</t>
   </si>
   <si>
     <t>Colocar tampa de bueiro na Rua Dr. Hugo Wolgemuth esquina com a Rua Eng. Ernesto Zietlow, no Bairro Centro.</t>
   </si>
   <si>
     <t>12613</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12613/pp_0182.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12613/pp_0182.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Rua dos Imigrantes e na Travessa José Pedro Steigleder.</t>
   </si>
   <si>
     <t>12614</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12614/pp_0183.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12614/pp_0183.pdf</t>
   </si>
   <si>
     <t>Roçar e capinar a Rua Getúlio Vargas.</t>
   </si>
   <si>
     <t>12615</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12615/pp_0184.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12615/pp_0184.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto a céu aberto na esquina das Ruas Juvenal Alves de Oliveira e Ricardo Jahn.</t>
   </si>
   <si>
     <t>12616</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12616/pp_0185.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12616/pp_0185.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as ruas de chão batido do Bairro Imigração.</t>
   </si>
   <si>
     <t>12617</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12617/pp_0186.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12617/pp_0186.pdf</t>
   </si>
   <si>
     <t>Instalar iluminação pública completa, entrando na estrada que vai para o Latoma na Costa da Serra, assim que passar a passarela entra na primeira rua a esquerda no primeiro poste com transformador.</t>
   </si>
   <si>
     <t>12618</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12618/pp_0187.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12618/pp_0187.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública em 2 postes em frente à casa do proprietário Lírio Schneider, na localidade de Linha Catarina.</t>
   </si>
   <si>
     <t>12619</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12619/pp_0188.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12619/pp_0188.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Carlos Lorival Lampert esquina com a Rua Carlos Petry, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12620</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12620/pp_0189.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12620/pp_0189.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em bueiro entupido e esgoto na Rua Acácia, nº 214, no Bairro Timbaúva.</t>
   </si>
   <si>
     <t>12624</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12624/pp_0190.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12624/pp_0190.pdf</t>
   </si>
   <si>
     <t>Patrolar, limpar, desobstruir valetas e colocar saibo na Rua Bélgica, Bairro Imigração.</t>
   </si>
   <si>
     <t>12625</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12625/pp_0191.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12625/pp_0191.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto e fechar buraco na Rua Simões Lopes Neto, nº 671, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>12626</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12626/pp_0192.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12626/pp_0192.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto e fechar buraco na Rua Simões Lopes Neto, nº 799, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>12627</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12627/pp_0193.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12627/pp_0193.pdf</t>
   </si>
   <si>
     <t>Desentupir rede de esgoto na Rua Cap. Cruz, nº 1.761, no Bairro Centro.</t>
   </si>
   <si>
     <t>12628</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12628/pp_0194.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12628/pp_0194.pdf</t>
   </si>
   <si>
     <t>Desentupir rede de esgoto na Rua Ramiro Barcelos, nº 919, no Bairro Centro.</t>
   </si>
   <si>
     <t>12629</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12629/pp_0195.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12629/pp_0195.pdf</t>
   </si>
   <si>
     <t>Desentupir rede de esgoto na Rua Ramiro Barcelos, nº 1.063, no Bairro Centro.</t>
   </si>
   <si>
     <t>12630</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12630/pp_0196.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12630/pp_0196.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto quebrada na Rua Fernando Koch, ao lado do nº 1.840, quase esquina com a Rua Int. Augusto Jaeger Filho, no Bairro São João.</t>
   </si>
   <si>
     <t>12631</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12631/pp_0197.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12631/pp_0197.pdf</t>
   </si>
   <si>
     <t>12632</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12632/pp_0198.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12632/pp_0198.pdf</t>
   </si>
   <si>
     <t>Trocar tampa de bueiro na Estrada Antônio Ignácio de Oliveira Filho, no Bairro Aeroclube, defronte à UNISC.</t>
   </si>
   <si>
     <t>12633</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12633/pp_0199.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12633/pp_0199.pdf</t>
   </si>
   <si>
     <t>Trocar tampa de bueiro e consertar esgoto na Rua Cel. Antônio Inácio  com a RSC 287, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12634</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12634/pp_0200.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12634/pp_0200.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Estrada Cylon Rosa, defronte ao Condomínio Puerto Victoria Residence, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12635</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12635/pp_0201.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12635/pp_0201.pdf</t>
   </si>
   <si>
     <t>Consertar, desentupir bueiro e trocar tampa, na Estrada Antônio Ignácio de Oliveira Filho, defronte a entrada da Rua Ernandes de A. Fernandes, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12636</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12636/pp_0202.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12636/pp_0202.pdf</t>
   </si>
   <si>
     <t>Trocar tampa de bueiro na Rua José Lerch, nº 237, no Bairro São João.</t>
   </si>
   <si>
     <t>12637</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12637/pp_0203.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12637/pp_0203.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Rodolfo Heller, nº 581, no Bairro São João.</t>
   </si>
   <si>
     <t>12638</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12638/pp_0204.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12638/pp_0204.pdf</t>
   </si>
   <si>
     <t>Limpar e consertar rede de esgoto na Rua Arthur Renner desde a entrada da Igreja Quadrangular até a sinaleira da Rua Buarque de Macedo.</t>
   </si>
   <si>
     <t>12639</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12639/pp_0205.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12639/pp_0205.pdf</t>
   </si>
   <si>
     <t>Concluir serviço de conserto de rede de esgoto na Rua Int. Felisberto Porfírio de Souza, nº 651, no Bairro São João.</t>
   </si>
   <si>
     <t>12640</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12640/pp_0206.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12640/pp_0206.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buraco na Rua das Rosas esquina com a Rua das Artemísias, no Bairro Estação.</t>
   </si>
   <si>
     <t>12641</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12641/pp_0207.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12641/pp_0207.pdf</t>
   </si>
   <si>
     <t>Roçar e limpar área verde entre as Ruas Rubens Júlio Zietlow, Hans Warelmann e Acácia, no Bairro Timbaúva.</t>
   </si>
   <si>
     <t>12642</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12642/pp_0208.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12642/pp_0208.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Int. Augusto Jaeger Filho, nº 644, no Bairro São João.</t>
   </si>
   <si>
     <t>12643</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12643/pp_0209.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12643/pp_0209.pdf</t>
   </si>
   <si>
     <t>Concluir conserto de rede de esgoto na Rua João Pessoa, nº 2.303, no Bairro Centro.</t>
   </si>
   <si>
     <t>12644</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12644/pp_0210.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12644/pp_0210.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto ao longo da canalização vinda da Empresa Erplasti, tanto do lado de fora quanto de dentro do pátio da Madeireira Santo Antônio, na RSC 240.</t>
   </si>
   <si>
     <t>12645</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12645/pp_0211.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12645/pp_0211.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto entupido na Rua Imbé, defronte ao nº 80, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>12646</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12646/pp_0212.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12646/pp_0212.pdf</t>
   </si>
   <si>
     <t>Realizar reparo nas ruas do Bairro Imigração.</t>
   </si>
   <si>
     <t>12658</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12658/pp_0213.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12658/pp_0213.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Rio de Janeiro, nºs 121 e 131, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>12659</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12659/pp_0214.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12659/pp_0214.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto a céu aberto na Rua Juvenal Alves de Oliveira esquina com a Rua Pará, na mesma rua repor tampa de caixa de esgoto.</t>
   </si>
   <si>
     <t>12665</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12665/pp_0215.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12665/pp_0215.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto quebrada na Rua Buarque de Macedo, nº 1.729, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12666</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12666/pp_0216.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12666/pp_0216.pdf</t>
   </si>
   <si>
     <t>Consertar galeria de esgoto, bem como colocar contenção para evitar o desmoronamento no leito do córrego, na Rua Hans Warellmann com Rubens Júlio Zietlow, no Bairro Timbaúva.</t>
   </si>
   <si>
     <t>12671</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12671/pp_0217.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12671/pp_0217.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpadas de iluminação pública na Rua Belo Horizonte, nº 100 e no prolongamento da Rua Porto Alegre, nº 425, no Bairro Germano Henke.</t>
   </si>
   <si>
     <t>12672</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12672/pp_0218.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12672/pp_0218.pdf</t>
   </si>
   <si>
     <t>Consertar erosão de rede de esgoto na Rua Delfina Dias Ferraz, nºs 130, 120 e 110, no Bairro São João.</t>
   </si>
   <si>
     <t>12675</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12675/pp_0219.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12675/pp_0219.pdf</t>
   </si>
   <si>
     <t>Consertar e instalar iluminação pública na localidade de Bom Jardim, na estrada que liga Bom Jardim até o Sobrado, conhecida como estrada do falecido Dodo, próximo ao morador Valdemar de Vargas.</t>
   </si>
   <si>
     <t>12676</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12676/pp_0220.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12676/pp_0220.pdf</t>
   </si>
   <si>
     <t>Consertar e instalar iluminação pública na estrada que liga a Madeireira Made Cruz até o Sobrado, em frente ao morador Márcio Kerber.</t>
   </si>
   <si>
     <t>12677</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12677/pp_0221.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12677/pp_0221.pdf</t>
   </si>
   <si>
     <t>Podar Mangueira na Rua Ottocar Zietlow, nº210, no Bairro São João, ao lado da Mecânica Léo.</t>
   </si>
   <si>
     <t>12678</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12678/pp_0222.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12678/pp_0222.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção em bueiro entupido e danificado na Rua Getúlio Vargas, nº960, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12679</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12679/pp_0223.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12679/pp_0223.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para a Rua da Atena, na Localidade de Rua Nova.</t>
   </si>
   <si>
     <t>12680</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12680/pp_0224.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12680/pp_0224.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Guarapari, nº115, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12681</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12681/pp_0225.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12681/pp_0225.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua das Alamandas esquina com a dos Miosótis, no Bairro Estação.</t>
   </si>
   <si>
     <t>12682</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12682/pp_0226.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12682/pp_0226.pdf</t>
   </si>
   <si>
     <t>Capinar e limpar a Rua Dr. Schmitz, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>12683</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12683/pp_0227.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12683/pp_0227.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Carlos Lourival Lampert esquina com a Rua Carlos Petry, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12684</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12684/pp_0228.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12684/pp_0228.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Treze de Maio em frente ao nº100, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>12690</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12690/pp_0229.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12690/pp_0229.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na Rua Piauí, nº 195, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>12691</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12691/pp_0230.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12691/pp_0230.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Pedro José Francisco esquina com a Rua Regina Schafer Augustin, Loteamento Via II, no Bairro SENAI.</t>
   </si>
   <si>
     <t>12692</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12692/pp_0231.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12692/pp_0231.pdf</t>
   </si>
   <si>
     <t>Capinar e limpar a Rua Pedro José Francisco, no Loteamento Via II, no Bairro SENAI.</t>
   </si>
   <si>
     <t>12693</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12693/pp_0232.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12693/pp_0232.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Atlanta, nº 270, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12694</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12694/pp_0233.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12694/pp_0233.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias em toda a extensão da Estrada Braulino de Azevedo, no Bairro Estação.</t>
   </si>
   <si>
     <t>12695</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12695/pp_0234.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12695/pp_0234.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias em toda a extensão da Rua dos Imigrantes no Bairro SENAI e Santa Rita.</t>
   </si>
   <si>
     <t>12696</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12696/pp_0235.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12696/pp_0235.pdf</t>
   </si>
   <si>
     <t>Providenciar o conserto da rede pluvial na Rua Waldemar Pedro Steffen, nºs 73 e 85, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12697</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12697/pp_0236.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12697/pp_0236.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Waldemar Pedro Steffen esquina com a Rua Dr. Plínio Daudt de Azevedo, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12698</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12698/pp_0237.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12698/pp_0237.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Angelina Poletto de Souza, nº 148, no Loteamento Luís Inácio, no Bairro Timbaúva.</t>
   </si>
   <si>
     <t>12699</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12699/pp_0238.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12699/pp_0238.pdf</t>
   </si>
   <si>
     <t>Desentupir a rede pluvial na Rua Cel. Apolinário de Moraes, nºs 633/635, no Bairro Industrial.</t>
   </si>
   <si>
     <t>12700</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12700/pp_0239.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12700/pp_0239.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Carlos E. Endres, nº 601, 604 e 611, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12701</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12701/pp_0240.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12701/pp_0240.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto a céu aberto na Rua Campos Neto, no Bairro Santa Rita, próximo à entrada para a Rua dos Imigrantes.</t>
   </si>
   <si>
     <t>12702</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12702/pp_0241.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12702/pp_0241.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buraco no acesso da ponte sobre o Arroio Pimenta, na Localidade de Passo da Pimenta.</t>
   </si>
   <si>
     <t>12703</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12703/pp_0242.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12703/pp_0242.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Bento Gonçalves, nº 1.723, no Bairro Centro.</t>
   </si>
   <si>
     <t>12704</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12704/pp_0243.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12704/pp_0243.pdf</t>
   </si>
   <si>
     <t>Consertar calçada na Rua Leopoldo Gemmer, nº 195, no Bairro Progresso.</t>
   </si>
   <si>
     <t>12705</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12705/pp_0244.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12705/pp_0244.pdf</t>
   </si>
   <si>
     <t>Fazer esgoto na Rua Bruno Gabriel Lampert, nº 420, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12706</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12706/pp_0245.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12706/pp_0245.pdf</t>
   </si>
   <si>
     <t>Limpar e roçar área verde na Rua Rubens Zietlow esquina com a Rua Dr. Hans Varelmann, no Bairro Timbaúva. Colocar, ainda, se possível placa no local indicando: "PROIBIDO COLOCAR LIXO".</t>
   </si>
   <si>
     <t>12707</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12707/pp_0246.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12707/pp_0246.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos em toda a extensão da Estrada da Vendinha.</t>
   </si>
   <si>
     <t>12708</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12708/pp_0247.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12708/pp_0247.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto entupido na Rua das Rosas, nº 62, no Bairro Estação.</t>
   </si>
   <si>
     <t>12709</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12709/pp_0248.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12709/pp_0248.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpada de iluminação pública queimada na Rua Rev. Ernesto J. Bernhoeft, nº 45, no Bairro Olaria.</t>
   </si>
   <si>
     <t>12717</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12717/pp_0249.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12717/pp_0249.pdf</t>
   </si>
   <si>
     <t>Efetuar operação tapa buracos na Rua Intendente Augusto Jaeger Filho, desde a RSC 240, no Bairro São João.</t>
   </si>
   <si>
     <t>12718</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12718/pp_0250.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12718/pp_0250.pdf</t>
   </si>
   <si>
     <t>Efetuar operação tapa buracos na Rua João Pessoa nas laterais, principalmente em frente ao nº 1.300, entre as Ruas João Pessoa e Ramiro Barcelos, no Bairro Centro.</t>
   </si>
   <si>
     <t>12719</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12719/pp_0251.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12719/pp_0251.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Estrada Estação Fortaleza, são três conserto próximo aos dois bueiros onde estão construindo novas residências e, também, duas instalações novas na mesma estrada.</t>
   </si>
   <si>
     <t>12720</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12720/pp_0252.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12720/pp_0252.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Rua Valdemar Pedro Steffen, nº 203, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12721</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12721/pp_0253.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12721/pp_0253.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto a céu aberto na Rua José Luiz, nº 1.015.</t>
   </si>
   <si>
     <t>12722</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12722/pp_0254.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12722/pp_0254.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto a céu aberto na Rua Cristiano Matte, nº 159, no Bairro Industrial.</t>
   </si>
   <si>
     <t>12723</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12723/pp_0255.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12723/pp_0255.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção da estrada geral de Vapor Velho.</t>
   </si>
   <si>
     <t>12724</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12724/pp_0256.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12724/pp_0256.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Estrada Antônio Viríssimo da Silveira, no Porto dos Pereira.</t>
   </si>
   <si>
     <t>12727</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12727/pp_0257.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12727/pp_0257.pdf</t>
   </si>
   <si>
     <t>Realizar intervenção no passeio público, junto ao meio-fio, da Rua Dr. Paulino Coelho de Souza, em frente ao nº 48, no Loteamento São Pedro, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>12728</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12728/pp_0258.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12728/pp_0258.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na Rua Pedro José Francisco esquina com a Rua Regina Schäfer Augustin, no Bairro Senai.</t>
   </si>
   <si>
     <t>12729</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12729/pp_0259.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12729/pp_0259.pdf</t>
   </si>
   <si>
     <t>Realizar canalização de esgoto que atravessa por dentro de um terreno particular na Estrada Selma Wallauer, nº 2.073, na localidade de Faxinal.</t>
   </si>
   <si>
     <t>12730</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12730/pp_0260.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12730/pp_0260.pdf</t>
   </si>
   <si>
     <t>Reparar a Estrada Selma Wallauer, na localidade de Faxinal.</t>
   </si>
   <si>
     <t>12731</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12731/pp_0261.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12731/pp_0261.pdf</t>
   </si>
   <si>
     <t>Colocar guarda-corpo na ponte localizada na localidade de Faxinal.</t>
   </si>
   <si>
     <t>12734</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12734/pp_0262.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12734/pp_0262.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na localidade de Serra Velha, em frente à residência do Sr. Manoel Lampert, outra no Morro da Batinga e em frente a casa do Sr. Volmir Moraes.</t>
   </si>
   <si>
     <t>12735</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12735/pp_0263.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12735/pp_0263.pdf</t>
   </si>
   <si>
     <t>Desentupir bueiro na Rua dos Imigrantes próximo ao nº 95.</t>
   </si>
   <si>
     <t>12736</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12736/pp_0264.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12736/pp_0264.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Estrada Oscar Valter Appel, na localidade de Passo da Serra.</t>
   </si>
   <si>
     <t>12737</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12737/pp_0265.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12737/pp_0265.pdf</t>
   </si>
   <si>
     <t>Consertar caixa de esgoto que está com a tampa quebrada na Rua dos Imigrantes, nº 333.</t>
   </si>
   <si>
     <t>12738</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12738/pp_0266.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12738/pp_0266.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Praça São Pedro esquina com a Rua Lourenço Wolff.</t>
   </si>
   <si>
     <t>12739</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12739/pp_0267.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12739/pp_0267.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na RS 411, na localidade de Costa da Serra, um conserto em frente à entrada para a estrada São Jorge e outro em frente à Serraria Carvalho.</t>
   </si>
   <si>
     <t>12740</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12740/pp_0268.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12740/pp_0268.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Estrada Braulino de Azevedo, postes localizados depois da entrada para a Hotelaria Tarumã.</t>
   </si>
   <si>
     <t>12742</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12742/pp_0269.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12742/pp_0269.pdf</t>
   </si>
   <si>
     <t>12743</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12743/pp_0270.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12743/pp_0270.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Rua Nova</t>
   </si>
   <si>
     <t>12744</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12744/pp_0271.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12744/pp_0271.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Pesqueiro.</t>
   </si>
   <si>
     <t>12745</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12745/pp_0272.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12745/pp_0272.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Passo do Jacaré.</t>
   </si>
   <si>
     <t>12746</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12746/pp_0273.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12746/pp_0273.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Bom Jardim.</t>
   </si>
   <si>
     <t>12747</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12747/pp_0274.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12747/pp_0274.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Serra Velha.</t>
   </si>
   <si>
     <t>12748</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12748/pp_0275.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12748/pp_0275.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Linha Catarina.</t>
   </si>
   <si>
     <t>12749</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12749/pp_0276.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12749/pp_0276.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Alfama.</t>
   </si>
   <si>
     <t>12750</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12750/pp_0277.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12750/pp_0277.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Costa da Serra.</t>
   </si>
   <si>
     <t>12751</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12751/pp_0278.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12751/pp_0278.pdf</t>
   </si>
   <si>
     <t>12752</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12752/pp_0279.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12752/pp_0279.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Vapor Velho.</t>
   </si>
   <si>
     <t>12753</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12753/pp_0280.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12753/pp_0280.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Porto Garibaldi.</t>
   </si>
   <si>
     <t>12754</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12754/pp_0281.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12754/pp_0281.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Calafate.</t>
   </si>
   <si>
     <t>12755</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12755/pp_0282.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12755/pp_0282.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Volta do Anacleto.</t>
   </si>
   <si>
     <t>12756</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12756/pp_0283.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12756/pp_0283.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Bom Jardim do Caí.</t>
   </si>
   <si>
     <t>12757</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12757/pp_0284.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12757/pp_0284.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Passo da Serra.</t>
   </si>
   <si>
     <t>12758</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12758/pp_0285.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12758/pp_0285.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Pinheiros.</t>
   </si>
   <si>
     <t>12759</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12759/pp_0286.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12759/pp_0286.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Santos Reis.</t>
   </si>
   <si>
     <t>12760</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12760/pp_0287.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12760/pp_0287.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Campo do Meio.</t>
   </si>
   <si>
     <t>12761</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12761/pp_0288.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12761/pp_0288.pdf</t>
   </si>
   <si>
     <t>12762</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12762/pp_0289.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12762/pp_0289.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Faxinal.</t>
   </si>
   <si>
     <t>12763</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12763/pp_0290.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12763/pp_0290.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Morro Montenegro.</t>
   </si>
   <si>
     <t>12764</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12764/pp_0291.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12764/pp_0291.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Passo da Amora.</t>
   </si>
   <si>
     <t>12765</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12765/pp_0292.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12765/pp_0292.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Muda Boi.</t>
   </si>
   <si>
     <t>12766</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12766/pp_0293.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12766/pp_0293.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Passo da Pimenta.</t>
   </si>
   <si>
     <t>12767</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12767/pp_0294.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12767/pp_0294.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Fortaleza.</t>
   </si>
   <si>
     <t>12768</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12768/pp_0295.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12768/pp_0295.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Sanga Funda.</t>
   </si>
   <si>
     <t>12769</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12769/pp_0296.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12769/pp_0296.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Sobrado Alto.</t>
   </si>
   <si>
     <t>12770</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12770/pp_0297.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12770/pp_0297.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as estradas da localidade de Sobrado Baixo.</t>
   </si>
   <si>
     <t>12771</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12771/pp_0298.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12771/pp_0298.pdf</t>
   </si>
   <si>
     <t>Consertar um bueiro entupido na Rua dos Imigrantes próximo ao mercado do Didi e também retirar uns entulhos no arroio que passa na Rua Rodrigo Correia, tem sofá dentro do arroio próximo à ponte.</t>
   </si>
   <si>
     <t>12772</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12772/pp_0299.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12772/pp_0299.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção em todas as ruas de chão batido no perímetro urbano, em que for necessário.</t>
   </si>
   <si>
     <t>12775</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12775/pp_0300.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12775/pp_0300.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na rua em frente à EMEF Etelvino de Araújo Cruz, na localidade de Rua Nova.</t>
   </si>
   <si>
     <t>12776</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12776/pp_0301.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12776/pp_0301.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na Rua Dr. Schmitz entre os nºs 600 e 700.</t>
   </si>
   <si>
     <t>12777</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12777/pp_0302.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12777/pp_0302.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública entrando na estrada que vai para o Latoma, na Costa da Serra, assim que passar a passarela, entra na primeira rua a esquerda sendo no primeiro poste com transformador.</t>
   </si>
   <si>
     <t>12778</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12778/pp_0303.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12778/pp_0303.pdf</t>
   </si>
   <si>
     <t>Recuperar bueiro na estrada do Bom Jardim entrando pela RS 411 em frente à casa do morador Alceu Henrique da Motta.</t>
   </si>
   <si>
     <t>12779</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12779/pp_0304.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12779/pp_0304.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública no Bairro Bela Vista, na Rua Itibiriça, primeiro poste e outro conserto na Rua Sítio Mariana, o poste está identificado.</t>
   </si>
   <si>
     <t>12780</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12780/pp_0305.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12780/pp_0305.pdf</t>
   </si>
   <si>
     <t>12781</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12781/pp_0306.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12781/pp_0306.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para toda a extensão das estradas da localidade de Campo do Meio.</t>
   </si>
   <si>
     <t>12782</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12782/pp_0307.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12782/pp_0307.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para toda a extensão das estradas da localidade de Santos Reis.</t>
   </si>
   <si>
     <t>12783</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12783/pp_0308.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12783/pp_0308.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para a rua paralela à BR 386, na localidade de Vendinha.</t>
   </si>
   <si>
     <t>12784</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12784/pp_0309.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12784/pp_0309.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias em toda extensão da estrada da localidade de Vendinha.</t>
   </si>
   <si>
     <t>12785</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12785/pp_0310.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12785/pp_0310.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias em toda extensão da estrada da localidade de Passo do Jacaré.</t>
   </si>
   <si>
     <t>12786</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12786/pp_0311.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12786/pp_0311.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias em toda extensão da estrada da localidade de Pesqueiro.</t>
   </si>
   <si>
     <t>12787</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12787/pp_0312.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12787/pp_0312.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias em toda extensão da estrada da localidade do Morro Montenegro.</t>
   </si>
   <si>
     <t>12788</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12788/pp_0313.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12788/pp_0313.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para a Rua Albino Frederico Hoffmeister, no Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>12789</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12789/pp_0314.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12789/pp_0314.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para a Rua Travessa Artidor Rodrigues da Costa, no Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>12793</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12793/pp_0315.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12793/pp_0315.pdf</t>
   </si>
   <si>
     <t>Patrolar, limpar, desobstruir valetas e colocar saibro na Estrada Geral do Passo da Pimenta.</t>
   </si>
   <si>
     <t>12794</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12794/pp_0316.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12794/pp_0316.pdf</t>
   </si>
   <si>
     <t>Fechar buraco que está se formando no leito da Estrada Geral do Passo da Pimenta.</t>
   </si>
   <si>
     <t>12797</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12797/pp_0317.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12797/pp_0317.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpadas públicas queimadas na Rua Apolinário de Moraes nº 2.566, no Morro da Formiga, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12798</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12798/pp_0318.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12798/pp_0318.pdf</t>
   </si>
   <si>
     <t>Reparar todas as ruas do Bairro Imigração.</t>
   </si>
   <si>
     <t>12799</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12799/pp_0319.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12799/pp_0319.pdf</t>
   </si>
   <si>
     <t>Manutenção - Conserto - Cuidado - Reparo</t>
   </si>
   <si>
     <t>12800</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12800/pp__0320.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12800/pp__0320.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto na Rua João Pessoa, nº 1.262, no Bairro Centro.</t>
   </si>
   <si>
     <t>12801</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12801/pp__0321.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12801/pp__0321.pdf</t>
   </si>
   <si>
     <t>Colocar uma lixeira coletiva na Rua Severo Fabrasil, nº 625, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>12802</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12802/pp__0322.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12802/pp__0322.pdf</t>
   </si>
   <si>
     <t>Consertar um buraco na Rua Treze de Maio, nº 611, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>12803</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12803/pp__0323.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12803/pp__0323.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Rua Sia Otilla, nº 42, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12809</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12809/pp_0324.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12809/pp_0324.pdf</t>
   </si>
   <si>
     <t>Intervir em pinheiro seco que corre risco de cair, em frente às futuras instalações do ginásio comunitário, na Estrada do Sobrado.</t>
   </si>
   <si>
     <t>12810</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12810/pp_0325.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12810/pp_0325.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da estrada de Linha Catarina.</t>
   </si>
   <si>
     <t>12811</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12811/pp_0326.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12811/pp_0326.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na estrada de Santos Reis.</t>
   </si>
   <si>
     <t>12812</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12812/pp_0327.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12812/pp_0327.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na estrada de Vapor Velho.</t>
   </si>
   <si>
     <t>12813</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12813/pp_0328.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12813/pp_0328.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na localidade de Costa da Serra, na RS 411, em frente à propriedade do Sr. Nélson Motta e também próximo à Costa da Serra, em frente à moradia da Sra. Ladir.</t>
   </si>
   <si>
     <t>12814</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12814/pp_0329.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12814/pp_0329.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Rua Clodomiro José Machado em frente ao nº 523.</t>
   </si>
   <si>
     <t>12815</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12815/pp_0330.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12815/pp_0330.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Dr. Celso E. Müller próximo ao nº 551.</t>
   </si>
   <si>
     <t>12816</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12816/pp_0331.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12816/pp_0331.pdf</t>
   </si>
   <si>
     <t>Desentupir e consertar bueiro na Rua Morena Leses, nº 122, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>12817</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12817/pp_0332.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12817/pp_0332.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpadas na Rua das Artemísias, no Bairro Estação.</t>
   </si>
   <si>
     <t>12818</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12818/pp_0333.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12818/pp_0333.pdf</t>
   </si>
   <si>
     <t>Providenciar o restante do calçamento no final da Rua Sergipe esquina com a Rua Alagoas.</t>
   </si>
   <si>
     <t>12819</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12819/pp_0334.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12819/pp_0334.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial da Rua Alagoas esquina com a Rua Sergipe, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>12820</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12820/pp_0335.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12820/pp_0335.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias em toda a extensão da Rua Leopoldo Gemmer, no Bairro Progresso.</t>
   </si>
   <si>
     <t>12821</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12821/pp_0336.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12821/pp_0336.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias para a Rua João Wohlgemuth que fica atrás da Estação da Cultura, no Bairro Progresso.</t>
   </si>
   <si>
     <t>12822</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12822/pp_0337.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12822/pp_0337.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua Otávio Dias Ferras, nº 745, no Bairro Senai.</t>
   </si>
   <si>
     <t>12823</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12823/pp_0338.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12823/pp_0338.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias em toda a extensão da estrada da localidade de Calafate.</t>
   </si>
   <si>
     <t>12824</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12824/pp_0339.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12824/pp_0339.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto em frente ao nº 195 da Rua Leopoldo Gemmer, no Bairro Progresso.</t>
   </si>
   <si>
     <t>12825</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12825/pp_0340.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12825/pp_0340.pdf</t>
   </si>
   <si>
     <t>Reparar toda a extensão da Rua João Corrêa, no Bairro Senai.</t>
   </si>
   <si>
     <t>12826</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12826/pp_0341.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12826/pp_0341.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos em toda a extensão da Rua Leopoldo Gemmer, no Bairro Progresso.</t>
   </si>
   <si>
     <t>12827</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12827/pp_0342.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12827/pp_0342.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Pastor Bruno Stysinski, nº 235, no Bairro Industrial.</t>
   </si>
   <si>
     <t>12828</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12828/pp_0343.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12828/pp_0343.pdf</t>
   </si>
   <si>
     <t>Reparar todas as ruas, principal e internas, da localidade de Vendinha entrando ao lado da Escola Adão Martini.</t>
   </si>
   <si>
     <t>12841</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12841/pp_0344.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12841/pp_0344.pdf</t>
   </si>
   <si>
     <t>Trocar tampa de boca de lobo na Rua Espanha, nº 50.</t>
   </si>
   <si>
     <t>12842</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12842/pp_0345.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12842/pp_0345.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Rua dos Gerânios, no Bairro Estação.</t>
   </si>
   <si>
     <t>12843</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12843/pp_0346.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12843/pp_0346.pdf</t>
   </si>
   <si>
     <t>Colocar tampa de esgoto na boca de lobo na Rua das Artemísias, no Bairro Estação.</t>
   </si>
   <si>
     <t>12844</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12844/pp_0347.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12844/pp_0347.pdf</t>
   </si>
   <si>
     <t>Concluir serviço em rede de esgoto na Rua das Artemísias, nº 720, no Bairro Estação.</t>
   </si>
   <si>
     <t>12845</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12845/pp_0348.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12845/pp_0348.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Ramiro Barcelos, nº1.207, no Bairro Centro.</t>
   </si>
   <si>
     <t>12846</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12846/pp_0349.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12846/pp_0349.pdf</t>
   </si>
   <si>
     <t>Consertar e desentupir rede de esgoto na Av. Espanha, nº 1.230, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12847</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12847/pp_0350.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12847/pp_0350.pdf</t>
   </si>
   <si>
     <t>Desentupir rede de esgoto e colocar tampa em boca de lobo no final da Av. Espanha, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12848</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12848/pp_0351.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12848/pp_0351.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto no final da Av. Espanha com a Rua Luiz Hädrich, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12849</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12849/pp_0352.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12849/pp_0352.pdf</t>
   </si>
   <si>
     <t>Recolher lixo na Rua Carlos Petry, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12850</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12850/pp_0353.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12850/pp_0353.pdf</t>
   </si>
   <si>
     <t>Recolher lixo e limpar boca de lobo na Rua José Pedro Daudt, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12857</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12857/pp_0354.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12857/pp_0354.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na localidade de Bom Jardim, sendo 2 em frente as moradias dos proprietários Alério e Vanderli na RS 411, mais um conserto chegando na chácara do Chauri primeiro poste a direita, outro chegando na ponte primeiro poste a esquerda, mais um conserto passando o Chinico em frente a igreja, mais 20 consertos em frente o cemitério e mais um em frente a residência do seu Elinho Motta.</t>
   </si>
   <si>
     <t>12858</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12858/pp_0355.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12858/pp_0355.pdf</t>
   </si>
   <si>
     <t>Terminar conserto de erosão em rede pluvial na Rua Boa Vista entre o nº 854 até a Rua Ernesto Zietlow.</t>
   </si>
   <si>
     <t>12859</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12859/pp_0356.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12859/pp_0356.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Olavo Bilac, nº2.143.</t>
   </si>
   <si>
     <t>12860</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12860/pp_0357.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12860/pp_0357.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Rua João Corrêa e também desentupir um bueiro.</t>
   </si>
   <si>
     <t>12861</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12861/pp_0358.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12861/pp_0358.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na calçada da Rua Florindo Machado, nº 370, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12862</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12862/pp_0359.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12862/pp_0359.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Rua Tietê, no Bairro Esperança.</t>
   </si>
   <si>
     <t>12863</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12863/pp_0360.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12863/pp_0360.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpadas na Rua Sino, nº 196, no Bairro Esperança.</t>
   </si>
   <si>
     <t>12864</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12864/pp_0361.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12864/pp_0361.pdf</t>
   </si>
   <si>
     <t>Recolocar o calçamento e/ou tapar diversos buracos na Rua Quinze de Novembro mais precisamente da quadra formada entre a Rua Osvaldo Aranha até a Rua José Luiz, no Bairro Ferroviário. Limpar, também, detritos nas laterais em toda a extensão da mesma rua.</t>
   </si>
   <si>
     <t>12865</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12865/pp_0362.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12865/pp_0362.pdf</t>
   </si>
   <si>
     <t>Invervir em buraco localizado na Rua Acácia esquina com a Rua Ipê, no Bairro Timbaúva.</t>
   </si>
   <si>
     <t>12866</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12866/pp_0363.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12866/pp_0363.pdf</t>
   </si>
   <si>
     <t>Patrolar toda a extensão da estrada principal que dá acesso à localidade de Porto Garibaldi.</t>
   </si>
   <si>
     <t>12869</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12869/pp_0364.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12869/pp_0364.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto, limpar terreno e refazer calçada danificada na Rua Caracol, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12870</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12870/pp_0365.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12870/pp_0365.pdf</t>
   </si>
   <si>
     <t>Limpar e consertar bocas de lobo na Av. Júlio Renner entre as Ruas Adalberto Moojen e Carlos Lourival Lampert, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12871</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12871/pp_0366.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12871/pp_0366.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto e boca de lobo na Rua Juvenal Alves de Oliveira com a Av. Júlio Renner, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12872</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12872/pp_0367.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12872/pp_0367.pdf</t>
   </si>
   <si>
     <t>Limpar e consertar rede de esgoto na Rua Orlando Daudt Albrecht, nºs 29 e 32, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12873</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12873/pp_0368.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12873/pp_0368.pdf</t>
   </si>
   <si>
     <t>Limpar e consertar bocas de lobo na Rua Bruno de Andrade no entroncamento com a Av. Júlio Renner,  Rua Felipe Panitz e Rua Orlando Daudt Albrecht, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12874</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12874/pp_0369.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12874/pp_0369.pdf</t>
   </si>
   <si>
     <t>Limpar e consertar boca de lobo na Rua Adalberto Moojen esquina com a Av. Júlio Renner, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12875</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12875/pp_0370.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12875/pp_0370.pdf</t>
   </si>
   <si>
     <t>Limpar e consertar rede de esgoto na estrada do Morro Montenegro, nº 756, no Bairro Zootecnia.</t>
   </si>
   <si>
     <t>12876</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12876/pp_0371.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12876/pp_0371.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Paraíso, nº 96, no Bairro São João.</t>
   </si>
   <si>
     <t>12877</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12877/pp_0372.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12877/pp_0372.pdf</t>
   </si>
   <si>
     <t>Colocar canaleta de concreto na Rua Padre Balduíno Rambo, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>12878</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12878/pp_0373.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12878/pp_0373.pdf</t>
   </si>
   <si>
     <t>Colocar faixa elevada na Rua Tadeu José Weis Fernandes, o Loteamento Porto Belo.</t>
   </si>
   <si>
     <t>12879</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12879/pp_0374.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12879/pp_0374.pdf</t>
   </si>
   <si>
     <t>Verificar a realização dos serviços de coleta no Loteamento Porto Belo e colocar, também, uma lixeira coletiva.</t>
   </si>
   <si>
     <t>12880</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12880/pp_0375.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12880/pp_0375.pdf</t>
   </si>
   <si>
     <t>Colocar redutores de velocidade na Rua Padre Balduíno Rambo, nº 40, no Bairro Bela Vista.</t>
   </si>
   <si>
     <t>12881</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12881/pp_0376.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12881/pp_0376.pdf</t>
   </si>
   <si>
     <t>Reparar estrada do Morro da Formiga.</t>
   </si>
   <si>
     <t>12882</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12882/pp_0377.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12882/pp_0377.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção nas localidades de Porto Garibaldi e Bom Jardim do Caí.</t>
   </si>
   <si>
     <t>12894</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12894/pp_0378.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12894/pp_0378.pdf</t>
   </si>
   <si>
     <t>Patrolar, colocar saibro e brita e limpar a estrada da localidade de Linha Catarina.</t>
   </si>
   <si>
     <t>12895</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12895/pp_0379.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12895/pp_0379.pdf</t>
   </si>
   <si>
     <t>Patrolar, colocar saibro e brita, e limpar as Ruas São Leopoldo e Grécia, ambas no Bairro Imigração. Na esquina das mesmas ruas se formou uma erosão, a qual se pede conserto. Consertar, ainda, na Rua São Leopoldo, nº 155, outra erosão que se formou.</t>
   </si>
   <si>
     <t>12896</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12896/pp_0380.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12896/pp_0380.pdf</t>
   </si>
   <si>
     <t>Realizar microdrenagem da rede de esgoto, bem como instalar duas bocas de lobo com tampa, colocar meio-fio e pavimentar a Estrada Vereador José Mendes Moreira Guedes, na localidade de Porto Garibaldi.</t>
   </si>
   <si>
     <t>12897</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12897/pp_0381.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12897/pp_0381.pdf</t>
   </si>
   <si>
     <t>Patrolar, colocar saibro e brita, e limpar a estrada principal da localidade de Bom Jardim do Caí, bem como realizar os mesmos procedimentos nas ruas vicinais.</t>
   </si>
   <si>
     <t>12903</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12903/pp_0382.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12903/pp_0382.pdf</t>
   </si>
   <si>
     <t>Consertar tampa de bueiro e esgoto em frente à casa na Rua Emílio Leipnitz, nº 33, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12904</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12904/pp_0383.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12904/pp_0383.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos em toda a extensão da Rua Tramandaí, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12905</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12905/pp_0384.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12905/pp_0384.pdf</t>
   </si>
   <si>
     <t>Consertar rede pluvial na Rua União esquina com a Estrada Cylon Rosa, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12906</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12906/pp_0385.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12906/pp_0385.pdf</t>
   </si>
   <si>
     <t>Providenciar melhorias em toda a extensão da Rua das Amoreiras, no Bairro Senai.</t>
   </si>
   <si>
     <t>12907</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12907/pp_0386.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12907/pp_0386.pdf</t>
   </si>
   <si>
     <t>Desentupir a rede pluvial na Rua Gravataí nº 95, no Bairro Senai.</t>
   </si>
   <si>
     <t>12908</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12908/pp_0387.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12908/pp_0387.pdf</t>
   </si>
   <si>
     <t>Limpar rede de esgoto com o caminhão hidrojato, na Rua Tiradentes nº 95, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12909</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>Efetuar manutenção dos buracos no final da Rua Capitão Cruz, em frente ao nº 961.</t>
   </si>
   <si>
     <t>12910</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Efetuar manutenção dos buracos na entrada da Rua União, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12914</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12914/pp_0390.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12914/pp_0390.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua União, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12915</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12915/pp_0391.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12915/pp_0391.pdf</t>
   </si>
   <si>
     <t>Consertar caixa de esgoto que está com a tampa quebrada, no final da Rua Tietê, no Bairro Senai.</t>
   </si>
   <si>
     <t>12916</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12916/pp_0392.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12916/pp_0392.pdf</t>
   </si>
   <si>
     <t>Consertar uma caixa de esgoto, que está com a tampa quebrada, na Rua dos Imigrantes, nº 333.</t>
   </si>
   <si>
     <t>12917</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12917/pp_0393.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12917/pp_0393.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na localidade de Bom Jardim Baixo, são 03 consertos próximos à moradia do proprietário Dirceu Queixada.</t>
   </si>
   <si>
     <t>12918</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12918/pp_0394.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12918/pp_0394.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Av. Júlio Renner, próximo ao nº 4.686.</t>
   </si>
   <si>
     <t>12919</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12919/pp_0395.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12919/pp_0395.pdf</t>
   </si>
   <si>
     <t>Trocar tampa de boca de lobo e consertar esgoto na Rua Adalberto Moojen, nº 574, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12920</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12920/pp_0396.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12920/pp_0396.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Adalberto Moojen, nº 590, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12921</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12921/pp_0397.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12921/pp_0397.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Adalberto Moojen, nº 601, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12922</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12922/pp_0398.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12922/pp_0398.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Teresina, nº 84, no Bairro Germano Henke.</t>
   </si>
   <si>
     <t>12923</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12923/pp_0399.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12923/pp_0399.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Gen. Osório, nº 443, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>12924</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12924/pp_0400.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12924/pp_0400.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua João Corrêa, s/n, no Bairro Senai.</t>
   </si>
   <si>
     <t>12925</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12925/pp_0401.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12925/pp_0401.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Tramandaí, nº 95, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>12937</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12937/pp_0402.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12937/pp_0402.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção da Estrada Getúlio Vargas.</t>
   </si>
   <si>
     <t>12938</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12938/pp_0403.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12938/pp_0403.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção preventiva de todas as estradas de chão batido de Montenegro, tais como: Vendinha, Rua Nova, Bom Jardim do Caí, Porto Garibaldi, Volta do Anacleto, Pesqueiro, Potreiro Grande, Calafate, Passo da Amora, Morro Montenegro, Bairro Faxinal, Alfama, Lageadinho, Campo do Meio, Santos Reis, Vapor Velho, Linha Catarina, Pinheiros, Costa da Serra, Itacolomi, Passo da Serra, Sobrado Baixo, Sobrado Alto, Sanga Funda, Serra Velha, Fortaleza, Passo da Pimenta, Passo do Jacaré, Muda Boi, Bom Jardim Baixo, Bom Jardim Baixo e demais ruas de chão batido no perímetro urbano.</t>
   </si>
   <si>
     <t>12939</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12939/pp_0404.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12939/pp_0404.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na Travessa Copacabana e, também, contenção para água da chuva no início da rua.</t>
   </si>
   <si>
     <t>12940</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12940/pp_0405.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12940/pp_0405.pdf</t>
   </si>
   <si>
     <t>Recolher lixo na Estrada Cylon Rosa, esquina com a Rua União, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12941</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12941/pp_0406.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12941/pp_0406.pdf</t>
   </si>
   <si>
     <t>Desentupir e consertar rede de esgoto na Rua Apolinário de Moraes ao lado do nº 1.542, no Bairro Centro.</t>
   </si>
   <si>
     <t>12945</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12945/pp_0407.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12945/pp_0407.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos em toda a Rua Iru Carneiro, no Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>12946</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12946/pp_0408.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12946/pp_0408.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpadas de iluminação pública queimadas entrado na Rua ao lado da Escola Adão Martini, na localidade de Vendinha.</t>
   </si>
   <si>
     <t>12947</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12947/pp_0409.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12947/pp_0409.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto entupida na Rua Iru Carneiro, nº 80, no Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>12948</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12948/pp_0410.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12948/pp_0410.pdf</t>
   </si>
   <si>
     <t>12949</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12949/pp_0411.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12949/pp_0411.pdf</t>
   </si>
   <si>
     <t>Reparar toda a extensão da Estrada Manoel Pinto de Azevedo ao lado da Igreja Assembleia de Deus, na localidade de Potreiro Grande.</t>
   </si>
   <si>
     <t>12950</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12950/pp_0412.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12950/pp_0412.pdf</t>
   </si>
   <si>
     <t>Reparar a rua principal e as internas das localidades de Potreiro Grande e Pesqueiro.</t>
   </si>
   <si>
     <t>12951</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12951/pp_0413.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12951/pp_0413.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos em toda a extensão da Rua Vereador João Vicente, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12953</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12953/pp_0414.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12953/pp_0414.pdf</t>
   </si>
   <si>
     <t>Fazer a pintura das faixas de segurança na Rua Buarque de Macedo, em frente aos nºs 1.448, 1566 e 1.626.</t>
   </si>
   <si>
     <t>12954</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12954/pp_0415.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12954/pp_0415.pdf</t>
   </si>
   <si>
     <t>Consertar bueiro na Estrada Maurício Cardoso, nº 1.835.</t>
   </si>
   <si>
     <t>12963</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12963/pp_0416.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12963/pp_0416.pdf</t>
   </si>
   <si>
     <t>Intervir em buraco na calçada da Rua Gustavo Mottin esquina com a Rua Catarina de Andrade, nº 294, no Bairro São Pedro.</t>
   </si>
   <si>
     <t>12964</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12964/pp_0417.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12964/pp_0417.pdf</t>
   </si>
   <si>
     <t>Intervir em buraco existente na Rua Florindo Machado em frente ao nº 184, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12965</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12965/pp_0418.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12965/pp_0418.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na entrada da Estrada Getúlio Vargas com a RS 287.</t>
   </si>
   <si>
     <t>12966</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12966/pp_0419.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12966/pp_0419.pdf</t>
   </si>
   <si>
     <t>12967</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12967/pp_0420.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12967/pp_0420.pdf</t>
   </si>
   <si>
     <t>Consertar galeria de esgoto, bem como colocar contenção na Rua Hans Varelmann com a Rua Rubens Júlio Zietlow, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>12968</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12968/pp_0421.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12968/pp_0421.pdf</t>
   </si>
   <si>
     <t>Roçar e limpar área verde na Rua Amapá e efetuar acesso de brita a mesma rua e a Rua das Marantas, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12969</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12969/pp_0422.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12969/pp_0422.pdf</t>
   </si>
   <si>
     <t>Roçar e limpar área verde localizada entra as Ruas Rubens Júlio Zietlow, Hans Varelmann e Acácia, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>12970</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12970/pp_0423.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12970/pp_0423.pdf</t>
   </si>
   <si>
     <t>Patrolar e realizar melhorias nas estradas da localidade do Passo da Pimenta e Fortaleza.</t>
   </si>
   <si>
     <t>12971</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12971/pp_0424.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12971/pp_0424.pdf</t>
   </si>
   <si>
     <t>Patrolar e realizar melhorias nas estradas da localidade do Pesqueiro e da Volta do Anacleto.</t>
   </si>
   <si>
     <t>12972</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12972/pp_0425.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12972/pp_0425.pdf</t>
   </si>
   <si>
     <t>Patrolar e realizar melhorias nas estradas da localidade de Porto Garibaldi.</t>
   </si>
   <si>
     <t>12973</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12973/pp_0426.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12973/pp_0426.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpada de iluminação pública na Rua Assis Brasil, nº 2.136, no Bairro Centro.</t>
   </si>
   <si>
     <t>12978</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12978/pp_0427.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12978/pp_0427.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na localidade de Lageadinho na entrada da Estrada Kettermannn e mais um conserto antes da entrada.</t>
   </si>
   <si>
     <t>12979</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12979/pp_0428.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12979/pp_0428.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na frente dos Firmino, na localidade de Muda Boi.</t>
   </si>
   <si>
     <t>12980</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12980/pp_0429.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12980/pp_0429.pdf</t>
   </si>
   <si>
     <t>12981</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12981/pp_0430.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12981/pp_0430.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção da calçada localizada na Rua Monteiro Lobato, nº 35, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>12982</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12982/pp_0431.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12982/pp_0431.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção do esgoto localizado na Rua Otávio Dias Ferraz, nº 795, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>12983</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12983/pp__0432.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12983/pp__0432.pdf</t>
   </si>
   <si>
     <t>Tapar buracos na Rua Valesca Lampert, paralelo com a ERS 287, no Bairro Centro, bem como na referida rua, abrir e canalizar uma sarjeta para conectar com a boca de bueiro existente na esquina com a Rua Coronel Antônio Inácio.</t>
   </si>
   <si>
     <t>12987</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12987/pp_0433.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12987/pp_0433.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Atlanta, nº 201, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12988</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12988/pp_0434.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12988/pp_0434.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Atlanta, nº 210, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12989</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12989/pp_0435.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12989/pp_0435.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Atlanta, nº 211, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>12992</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12992/pp_0436.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12992/pp_0436.pdf</t>
   </si>
   <si>
     <t>Consertar a calçada na Rua Manoel de Souza Moraes, em frente aos nº 408 e 434, no Bairro Progresso.</t>
   </si>
   <si>
     <t>12993</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12993/pp_0437.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12993/pp_0437.pdf</t>
   </si>
   <si>
     <t>Consertar brinquedos da Praça do Bairro São João na Rua Arthur Renner.</t>
   </si>
   <si>
     <t>12996</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12996/pp_0438.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12996/pp_0438.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada da Rua Alagoas, nº 269, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>13000</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13000/pp_0439.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13000/pp_0439.pdf</t>
   </si>
   <si>
     <t>Limpar barro acumulado e tapar buracos na Rua Juvenal Alves de Oliveira, em frente ao condomínio de nº 1.435.</t>
   </si>
   <si>
     <t>13001</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13001/pp_0440.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13001/pp_0440.pdf</t>
   </si>
   <si>
     <t>Efetuar a limpeza do mato, o corte de grama, a pintura do meio fio e tapar os buracos em toda a extensão do Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>13002</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Consertar toda a extensão da Rua Artidor Rodrigues da Costa, no Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>13009</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13009/pp_0442.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13009/pp_0442.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Rua Arthur Renner, entre as Ruas Ilka Moojen Wesheimer e Aloys Jacob Kerber, no Bairro São João.</t>
   </si>
   <si>
     <t>13010</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13010/pp_0443.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13010/pp_0443.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Intendente Felisberto Porfírio de Souza, nº 651, no Bairro São João.</t>
   </si>
   <si>
     <t>13011</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13011/pp_0444.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13011/pp_0444.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Paulo Ribeiro Campos, nº 150, no Bairro Progresso</t>
   </si>
   <si>
     <t>13014</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13014/pp_0445.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13014/pp_0445.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção em todos os buracos na Rua Irú Carneiro, no Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>13015</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13015/pp_0446.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13015/pp_0446.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção do bueiro com tampa quebrada e calçada com buracos em frente ao portão do Colégio Dr. Paulo Ribeiro Campos na Rua Acácia, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>13016</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13016/pp_0447.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13016/pp_0447.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção de canos quebrados da rede pluvial na Travessa da Rua dos Eucaliptos, no Bairro Senai.</t>
   </si>
   <si>
     <t>13022</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13022/pp_0448.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13022/pp_0448.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos na Av. Júlio Renner com a Estrada Braulino de Azevedo, no Bairro Estação.</t>
   </si>
   <si>
     <t>13023</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13023/pp_0449.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13023/pp_0449.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Palmeira, nº 324, no Bairro São Pedro.</t>
   </si>
   <si>
     <t>13026</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13026/pp_0450.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13026/pp_0450.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na Estrada de Vapor Velho.</t>
   </si>
   <si>
     <t>13027</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13027/pp_0451.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13027/pp_0451.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da Estrada Antônio Veríssimo da Silveira, no Porto dos Pereira.</t>
   </si>
   <si>
     <t>13028</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13028/pp_0452.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13028/pp_0452.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da Estrada Onze Amigos, localizada na Comunidade de Santos Reis.</t>
   </si>
   <si>
     <t>13034</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13034/pp_0453.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13034/pp_0453.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na estrada que liga da Sociedade de Serra Velha até o Morro dos Cavalos, próximo à propriedade do Sr. Neri Cheron.</t>
   </si>
   <si>
     <t>13035</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13035/pp_0454.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13035/pp_0454.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua XIV de Julho, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>13036</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13036/pp_0455.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13036/pp_0455.pdf</t>
   </si>
   <si>
     <t>Retirar galhos que estão na Rua Manoel de Souza Moraes, nº104, no Bairro Progresso.</t>
   </si>
   <si>
     <t>13037</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13037/pp_0456.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13037/pp_0456.pdf</t>
   </si>
   <si>
     <t>Realizar roçada nas duas pracinhas do Bairro Germano Henke.</t>
   </si>
   <si>
     <t>13038</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13038/pp_0457.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13038/pp_0457.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na localidade de Vendinha, próximo à Escola.</t>
   </si>
   <si>
     <t>13048</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13048/pp_0458.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13048/pp_0458.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada da Rua Waldemar A. de Vargas, nº 46, no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>13049</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13049/pp_0459.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13049/pp_0459.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção de calçada na Rua Simões Lopes Neto, nº 799, no Bairro Centenário.</t>
   </si>
   <si>
     <t>13050</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13050/pp_0460.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13050/pp_0460.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada da Rua Cel. Pedro Carvalho, nº 151, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>13051</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13051/pp_0461.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13051/pp_0461.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da estrada do Vapor Velho até a ponte.</t>
   </si>
   <si>
     <t>13054</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13054/pp_0462.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13054/pp_0462.pdf</t>
   </si>
   <si>
     <t>Efetuar conserto de bueiro na Rua Osvaldo Aranha, nº 2.598, no Bairro Olaria.</t>
   </si>
   <si>
     <t>13055</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13055/pp_0463.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13055/pp_0463.pdf</t>
   </si>
   <si>
     <t>Limpar rede de esgoto na Estrada Montenegro/Polo, nº 3.900, paralela à RS 124, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>13056</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13056/pp_0464.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13056/pp_0464.pdf</t>
   </si>
   <si>
     <t>Consertar e desentupir canos da rede de esgoto na Rua Buarque de Macedo, nº 1.235, no Bairro Centenário.</t>
   </si>
   <si>
     <t>13057</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13057/pp_0465.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13057/pp_0465.pdf</t>
   </si>
   <si>
     <t>13058</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13058/pp_0466.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13058/pp_0466.pdf</t>
   </si>
   <si>
     <t>Limpar e desobstruir valeta na Estrada Geral do Passo da Amora.</t>
   </si>
   <si>
     <t>13063</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13063/pp_0467.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13063/pp_0467.pdf</t>
   </si>
   <si>
     <t>Roçar, limpar e varrer a Rua La Salle, no Bairro Municipal.</t>
   </si>
   <si>
     <t>13064</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13064/pp_0468.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13064/pp_0468.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada da Rua La Salle, nº 41, no Bairro Municipal.</t>
   </si>
   <si>
     <t>13065</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13065/pp_0469.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13065/pp_0469.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada na Rua Antônio Lisboa, nº 257, no Bairro Municipal.</t>
   </si>
   <si>
     <t>13066</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13066/pp_0470.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13066/pp_0470.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada na Rua Antônio Lisboa, nº 237, no Bairro Municipal.</t>
   </si>
   <si>
     <t>13067</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13067/pp_0471.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13067/pp_0471.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada na Rua Antônio Lisboa, nº 256, no Bairro Municipal.</t>
   </si>
   <si>
     <t>13068</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13068/pp_0472.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13068/pp_0472.pdf</t>
   </si>
   <si>
     <t>Roçar, limpar e varrer a Rua Antônio Lisboa, esquina da Pracinha do Bairro Municipal.</t>
   </si>
   <si>
     <t>13069</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13069/pp_0473.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13069/pp_0473.pdf</t>
   </si>
   <si>
     <t>Poda de Mangueira na Rua Ottocar Zietlow, nº 210, no Bairro São João.</t>
   </si>
   <si>
     <t>13070</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13070/pp_0474.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13070/pp_0474.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da Rua Hortêncio R. Machado, no Bairro Municipal.</t>
   </si>
   <si>
     <t>13071</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13071/pp_0475.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13071/pp_0475.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da Av. Espanha, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>13072</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13072/pp_0476.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13072/pp_0476.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada na Rua José Lerch, nº 325, no Bairro São João.</t>
   </si>
   <si>
     <t>13073</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13073/pp_0477.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13073/pp_0477.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buraco na Rua La Salle, nº 41, no Bairro Municipal.</t>
   </si>
   <si>
     <t>13077</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13077/pp_0478.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13077/pp_0478.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpadas de iluminação pública queimada, na localidade de Porto Garibaldi.</t>
   </si>
   <si>
     <t>13078</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13078/pp_0479.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13078/pp_0479.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Dr. Fuaad Simões, nº 600, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>13079</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13079/pp_0480.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13079/pp_0480.pdf</t>
   </si>
   <si>
     <t>Efetuar a manutenção da esquina da Rua do Comércio com a Rua João Pessoa, no Bairro Centro.</t>
   </si>
   <si>
     <t>13080</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13080/pp_0481.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13080/pp_0481.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da faixa de pedestre na Rua Cap. Porfírio em frente a creche Pingo de Gente.</t>
   </si>
   <si>
     <t>13081</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13081/pp_0482.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13081/pp_0482.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa buracos no final da Rua Cap. Jacob Franzen, no Bairro São Pedro.</t>
   </si>
   <si>
     <t>13082</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13082/pp_0483.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13082/pp_0483.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da Rua dos Sinos, no Bairro Senai.</t>
   </si>
   <si>
     <t>13083</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13083/pp_0484.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13083/pp_0484.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na Rua Arthur Renner, nº460, no Bairro Progresso.</t>
   </si>
   <si>
     <t>13084</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13084/pp_485_0001.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13084/pp_485_0001.pdf</t>
   </si>
   <si>
     <t>Efetuar roçada, limpeza e varrição da Rua Lages, no Bairro Santa Rita - Loteamento Glória.</t>
   </si>
   <si>
     <t>13085</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13085/pp_0486.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13085/pp_0486.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na Rua Judith Provin da Motta, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>13086</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13086/pp_0487.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13086/pp_0487.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção na Rua Florindo Machado, nº317, no Bairro Centenário.</t>
   </si>
   <si>
     <t>13088</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13088/pp_0488.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13088/pp_0488.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Rua Frederico Leindecker, nº92, no Loteamento Mão-de-Pilão e substituir tampa de esgoto de um 1m de comprimento por 49cm.</t>
   </si>
   <si>
     <t>13089</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13089/pp_0489.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13089/pp_0489.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Jacuí, nº156, no Bairro Cinco de Maio.</t>
   </si>
   <si>
     <t>13090</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13090/pp_0490.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13090/pp_0490.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Valdemar Antônio de Vargas, nº25, até a Rua Simões Lopes Neto, no Bairro Centenário.</t>
   </si>
   <si>
     <t>13091</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13091/pp_0491.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13091/pp_0491.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Valdemar Antônio de Vargas, nº46, no Bairro Centenário.</t>
   </si>
   <si>
     <t>13092</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13092/pp_0492.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13092/pp_0492.pdf</t>
   </si>
   <si>
     <t>Consertar rede de esgoto na Rua Frederico Müssig, nº109, no Bairro Panorama.</t>
   </si>
   <si>
     <t>13095</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>Kellen de Mattos</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13095/pp_0493.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13095/pp_0493.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada em volta da caixa de esgoto na Rua Olavo Bilac, nº 2478, esquina com a Rua Osvaldo Aranha.</t>
   </si>
   <si>
     <t>13096</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13096/pp_0494.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13096/pp_0494.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da Rua Guarapari, nº125, no Bairro Rui Barbosa.</t>
   </si>
   <si>
     <t>13097</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13097/pp_0495.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13097/pp_0495.pdf</t>
   </si>
   <si>
     <t>Retirar entulhos que foram deixados no pátio do proprietário por ação da Prefeitura Municipal, na Rua Jorge Guilherme Moojen, nº532, no Bairro Progresso. Requer-se, também, uma laudo técnico de engenharia e um técnico ambiental do local, para que se verifique a situação.</t>
   </si>
   <si>
     <t>13101</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13101/pp_0496.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13101/pp_0496.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada na Rua Lourenço Wolff, nº156, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>13102</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13102/pp_0497.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13102/pp_0497.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada na Rua Lourenço Wolff, nº196, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>13103</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13103/pp_0498.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13103/pp_0498.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção da calçada na Rua Catarina de Andrade, nº13, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>13104</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13104/pp_0499.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13104/pp_0499.pdf</t>
   </si>
   <si>
     <t>13105</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13105/pp_0500.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13105/pp_0500.pdf</t>
   </si>
   <si>
     <t>Efetuar manutenção em toda a extensão da Rua Albino Borchardt, no Bairro São Paulo.</t>
   </si>
   <si>
     <t>13106</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>Kellen de Mattos, Josi Paz</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13106/pp_0501.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13106/pp_0501.pdf</t>
   </si>
   <si>
     <t>Roçar, limpar e varrer a Rua Acácia, nº 274, no Bairro Timbauva.</t>
   </si>
   <si>
     <t>13114</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13114/pp_502.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13114/pp_502.pdf</t>
   </si>
   <si>
     <t>Consertar ponte localizada na Estrada Homero Martins da Motta.</t>
   </si>
   <si>
     <t>13123</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13123/pp503.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13123/pp503.pdf</t>
   </si>
   <si>
     <t>Roçar, limpar e varrer toda a extensão da quadra da Rua Assis Brasil após a Rua Santo Antônio.</t>
   </si>
   <si>
     <t>13127</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13127/pp_0504.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13127/pp_0504.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Localidade de Linha Catarina.</t>
   </si>
   <si>
     <t>13128</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13128/pp_0505.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13128/pp_0505.pdf</t>
   </si>
   <si>
     <t>Consertar iluminação pública na Rua Clodomiro José Machado, nº523, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>13129</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13129/pp_0506.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13129/pp_0506.pdf</t>
   </si>
   <si>
     <t>Trocar lâmpada pública na Rua Ver. João Vicente, nº338, no Bairro Centenário.</t>
   </si>
   <si>
     <t>13130</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13130/pp_0507.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13130/pp_0507.pdf</t>
   </si>
   <si>
     <t>Consertar abrigo de ônibus , localizado na Rua Simões Lopes Neto, esq. com a Rua Ver. João Vicente, no Bairro Centenário.</t>
   </si>
   <si>
     <t>13131</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13131/pp_0508.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13131/pp_0508.pdf</t>
   </si>
   <si>
     <t>Realizar operação tapa-buracos na Rua Ver. João Vicente, no Bairro Centenário.</t>
   </si>
   <si>
     <t>13135</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13135/pp_509-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13135/pp_509-2020.pdf</t>
   </si>
   <si>
     <t>Realizar o conserto de erosão em rede pluvial na Rua Antônio Lisboa, n.º 398, Bairro Municipal.</t>
   </si>
   <si>
     <t>13136</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13136/pp_510-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13136/pp_510-2020.pdf</t>
   </si>
   <si>
     <t>Realizar o conserto de erosão em rede pluvial na Rua Caracol, n.º 135, Bairro São Paulo.</t>
   </si>
   <si>
     <t>13137</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13137/pp_511-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13137/pp_511-2020.pdf</t>
   </si>
   <si>
     <t>Realizar conserto de erosão em rede pluvial na Rua Antônio Lisboa, ao lado da pracinha, Bairro Municipal.</t>
   </si>
   <si>
     <t>13138</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13138/pp_512-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13138/pp_512-2020.pdf</t>
   </si>
   <si>
     <t>Realizar conserto de erosão em rede pluvial na Rua Acácia, n.º 218, Bairro São Pedro.</t>
   </si>
   <si>
     <t>13139</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13139/pp_513-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13139/pp_513-2020.pdf</t>
   </si>
   <si>
     <t>Realizar conserto de erosão em rede pluvial na Rua Alberto Pasqualini, n.º 60.</t>
   </si>
   <si>
     <t>13148</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13148/pp_0514.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13148/pp_0514.pdf</t>
   </si>
   <si>
     <t>Refazer três quebra molas na Estrada Antônio Ignácio de Oliveira Filho, no trecho entre a ERS 124 até a Escola Jorge Guilherme Moojen.</t>
   </si>
   <si>
     <t>13149</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13149/pp_0515.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13149/pp_0515.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Carlos Endres próximo ao nº221, no Bairro Aeroclube.</t>
   </si>
   <si>
     <t>13150</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13150/pp_0516.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13150/pp_0516.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Rio de Janeiro esquina com a Rua Alagoas, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>13151</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13151/pp_0517.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13151/pp_0517.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Rio de Janeiro em frente aos números 121 e 131, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>13152</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13152/pp_0518.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13152/pp_0518.pdf</t>
   </si>
   <si>
     <t>Consertar erosão em rede pluvial na Rua Pará em frente ao nº 511, no Bairro Santa Rita.</t>
   </si>
   <si>
     <t>13153</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13153/pp_0519.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13153/pp_0519.pdf</t>
   </si>
   <si>
     <t>Consertar esgoto entupido na Rua Palmeira, no Bairro São Pedro.</t>
   </si>
   <si>
     <t>12372</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12372/pdl_01-2020_-_cidadao_olirio.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12372/pdl_01-2020_-_cidadao_olirio.pdf</t>
   </si>
   <si>
     <t>Concede o título de “Cidadão Montenegrino" ao Senhor Olirio Onesio Lima dos Santos.</t>
   </si>
   <si>
     <t>12494</t>
   </si>
   <si>
     <t>Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12494/pdl_022020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12494/pdl_022020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas de Governo dos Administradores do Executivo Municipal de Montenegro, Senhores Luiz Américo Alves Aldana e Carlos Eduardo Müller, correspondentes ao exercício de 2017.</t>
   </si>
   <si>
     <t>13045</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13045/pdl_032020_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13045/pdl_032020_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Contas de Governo do Administrador do Executivo Municipal de Montenegro, Senhor Carlos Eduardo Müller, correspondente ao exercício de 2018.</t>
   </si>
   <si>
     <t>13111</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13111/pdl_042020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13111/pdl_042020.pdf</t>
   </si>
   <si>
     <t>Concede o Título de "Cidadão Montenegrino" ao Senhor Alisson Soares Castilhos.</t>
   </si>
   <si>
     <t>13125</t>
   </si>
   <si>
     <t>Josi Paz, Rose Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13125/pdl_052020_organized_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13125/pdl_052020_organized_1.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Montenegrino ao "Dr. Ruy Simões Filho".</t>
   </si>
   <si>
     <t>12353</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12353/pe_01-2020_-_rua_missionario_gustavo_nordlund.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12353/pe_01-2020_-_rua_missionario_gustavo_nordlund.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Missionário Gustavo Nordlund um logradouro público.</t>
   </si>
   <si>
     <t>12358</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12358/pe_02-2020_-_emei_centenario.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12358/pe_02-2020_-_emei_centenario.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$ 833.924,88, para conclusão da EMEI Centenário.</t>
   </si>
   <si>
     <t>12361</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12361/pe_03-2020_-_assentamento.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12361/pe_03-2020_-_assentamento.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2018/2021, na LDO 2020 e abertura de Crédito Especial no valor de R$ 69.235,95 (“Qualificação da Infraestrutura Produtiva Assentamento/RS”, na Secretaria Municipal de Desenvolvimento Rural - assentamento Vinte e Dois de Novembro).</t>
   </si>
   <si>
     <t>12460</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12460/plex_05-2020_-_credito_especial.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12460/plex_05-2020_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$ 400.000,00, para incentivos empresariais.</t>
   </si>
   <si>
     <t>12468</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12468/plex_06-2020_-_-_contratacao_temporaria_smhad.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12468/plex_06-2020_-_-_contratacao_temporaria_smhad.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 02 (dois) Entrevistadores para atuar na SMHAD.</t>
   </si>
   <si>
     <t>12472</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12472/plex_010-2020_-_vale_alimentacao.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12472/plex_010-2020_-_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 5º da Lei nº 3.966, de 2003, que institui o Programa de Vale-Alimentação aos servidores municipais.</t>
   </si>
   <si>
     <t>12500</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12500/plex_11-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12500/plex_11-2020.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2018/2021, na LDO 2020 e abertura de Crédito Especial no valor de R$ 131.500,00 ("Fomento à Produção Agropecuária").</t>
   </si>
   <si>
     <t>12501</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12501/plex_12-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12501/plex_12-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$ 110.000,00 (aquisição de patrulha agrícola mecanizada).</t>
   </si>
   <si>
     <t>12514</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12514/plex_13-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12514/plex_13-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$ 30.000,00 (abrigagem para crianças e adolescentes).</t>
   </si>
   <si>
     <t>12517</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12517/plex_14-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12517/plex_14-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$ 240.000,00 (aquisição de um caminhão cabine dupla com carroceria baú).</t>
   </si>
   <si>
     <t>12518</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12518/plex_15-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12518/plex_15-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$ 226.550,00 (aquisição de ônibus escolar).</t>
   </si>
   <si>
     <t>12567</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12567/plex_16-2020_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12567/plex_16-2020_1.pdf</t>
   </si>
   <si>
     <t>Altera, e revoga dispositivos atinentes a Lei n.º 4.434, de 2006, que reestrutura o Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Montenegro.</t>
   </si>
   <si>
     <t>12526</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12526/plex_018-2020_-_calamidade_publica.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12526/plex_018-2020_-_calamidade_publica.pdf</t>
   </si>
   <si>
     <t>Reconhece a calamidade pública municipal, convalida as medidas disciplinadas no Decreto Municipal n.º 8026, de 23 de março de 2020, autoriza a prorrogação de vencimento dívidas de natureza tributárias e não tributárias do exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>12564</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12564/plex_0212020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12564/plex_0212020.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2018/2021, na LDO 2020 e abertura de Crédito Especial no valor de R$85.847,13. (Projeto Estação da Cultura 4ª Etapa)</t>
   </si>
   <si>
     <t>12607</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12607/pl_022.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12607/pl_022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$211,63. (Devolução de Resquício de Repasse)</t>
   </si>
   <si>
     <t>12608</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12608/pl_23.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12608/pl_23.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$12.586,21. (Devolução de Resquício de Recurso)</t>
   </si>
   <si>
     <t>12609</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12609/pl_24.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12609/pl_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$200.000,00. (Custeio de Serviços da Atenção Básica e Cumprimento de Metas)</t>
   </si>
   <si>
     <t>12610</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12610/pl_25.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12610/pl_25.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2018/2021, na LDO 2020 e abertura de Crédito Especial no valor de R$300.000,00. (Aquisição de Caminhão 4X2 para a SMDR)</t>
   </si>
   <si>
     <t>12651</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12651/pe_262020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12651/pe_262020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos atinentes a Lei nº 5.328, de 21.09.2010, que reformula e consolida a Legislação que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente; o Conselho Municipal dos Direitos da Criança e do Adolescente - COMCRAD; o Fundo Municipal da Criança e do Adolescente e o Conselho Tutelar.</t>
   </si>
   <si>
     <t>12652</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12652/pe_0272020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12652/pe_0272020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos atinentes a Lei nº 6.369, de 27.03.2017, que dispõe sobre o Sistema Único de Assistência Social do Município de Montenegro; reestrutura o Conselho Municipal de Assistência Social - CMAS e o Fundo Municipal a ele vinculado; dispõe sobre benefícios eventuais, serviços, programas de assistência social e projetos de enfrentamento da pobreza e dá outras providências.</t>
   </si>
   <si>
     <t>12653</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12653/pe_0282020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12653/pe_0282020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos atinentes à Lei nº 4.248, de 02.08.2005, que dispõe sobre a criação do Conselho Municipal do Idoso e do Fundo Municipal a ele vinculado.</t>
   </si>
   <si>
     <t>12654</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12654/pe_0292020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12654/pe_0292020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos atinentes à Lei nº 4.808, de 16.01.2008, que dispõe sobre a criação do Conselho Municipal de Juventude e da Conferência Municipal da Juventude.</t>
   </si>
   <si>
     <t>12655</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12655/pe_0302020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12655/pe_0302020.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos atinentes à Lei nº 5.515, de 14.10.2011, que dispõe sobre a criação do Conselho Municipal Antidrogas - COMAD e extingue o Conselho Municipal de Entorpecentes - COMEN.</t>
   </si>
   <si>
     <t>12656</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12656/pe_0312020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12656/pe_0312020.pdf</t>
   </si>
   <si>
     <t>Altera caput do artigo 3º da Lei nº 6.623, de 08.08.2019, que reformula o Conselho Municipal dos Direitos da Mulher - COMDIM e cria o Fundo Municipal dos Direitos da Mulher - FMDM no Município de Montenegro.</t>
   </si>
   <si>
     <t>12657</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12657/pe_0322020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12657/pe_0322020.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos atinentes à Lei nº 5.228, de 12.01.2010, que institui o Conselho Municipal dos Direitos da Pessoa com Deficiência de Montenegro.</t>
   </si>
   <si>
     <t>12664</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12664/pe_0332020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12664/pe_0332020.pdf</t>
   </si>
   <si>
     <t>Considera como pontos facultativos os feriados municipais do dia 24 de junho e 31 de outubro no ano de 2020.</t>
   </si>
   <si>
     <t>12668</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12668/pe_0352020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12668/pe_0352020.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos atinentes a Lei n.º 3.748/2002, que dispõe sobre Regularizações do Programa Incubadora Empresarial; autoriza a Concessão de Uso dos módulos estruturais e dá outras providências.</t>
   </si>
   <si>
     <t>12670</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12670/pe_0372020_3.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12670/pe_0372020_3.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo à empresa HIPERMIX BRASIL SERVIÇOS DE CONCRETAGEM LTDA.</t>
   </si>
   <si>
     <t>12687</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12687/plex_38-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12687/plex_38-2020.pdf</t>
   </si>
   <si>
     <t>Reformula o Conselho Municipal de Defesa do Meio Ambiente - COMDEMA e dá outras providências.</t>
   </si>
   <si>
     <t>12805</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12805/pe_39-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12805/pe_39-2020.pdf</t>
   </si>
   <si>
     <t>Inclui ação das Metas e Prioridades do PPA 2018/2021, na LDO 2020 e abre crédito especial no valor de R$9.000,00.</t>
   </si>
   <si>
     <t>12806</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12806/pe_40_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12806/pe_40_1.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos atinentes à Lei nº 3.739, de 13 de junho de 2002, que dispõe sobre a Política de Incentivo ao Desenvolvimento Econômico e Social do Município de Montenegro e dá outras providências.</t>
   </si>
   <si>
     <t>12807</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12807/pe_41_-_convertido.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12807/pe_41_-_convertido.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos atinentes à Lei nº 6.653, de 10 de dezembro de 2019, que dispõe sobre a Política de Incentivo ao Desenvolvimento Econômico e Social do Distrito Industrial do Município de Montenegro.</t>
   </si>
   <si>
     <t>12853</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12853/pe_042.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12853/pe_042.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir Crédito Especial no valor de R$150.000,00. (Reforma da Casa do Produtor)</t>
   </si>
   <si>
     <t>12856</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12856/plex_0432020_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12856/plex_0432020_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo à empresa Supermercado Mömbach Ltda.</t>
   </si>
   <si>
     <t>12956</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12956/plex_44.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12956/plex_44.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo à empresa RAVENA COMÉRCIO DE CEREAIS LTDA.</t>
   </si>
   <si>
     <t>12957</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12957/plex_45.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12957/plex_45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 10 (dez) Agentes Comunitários de Saúde para a ESF e PACS.</t>
   </si>
   <si>
     <t>12975</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12975/plex_046_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12975/plex_046_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2021 (LDO 2021).</t>
   </si>
   <si>
     <t>13006</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13006/plex_047_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13006/plex_047_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo à empresa ALUBAR CABOS ELÉTRICOS MONTENEGRO IMPORTAÇÃO, INDÚSTRIA E COMÉRCIO LTDA.</t>
   </si>
   <si>
     <t>13007</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13007/plex_048_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13007/plex_048_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Acordo de Cooperação Técnica com a Delegacia Federal de Agricultura no RS, bem como contratar um Médico Veterinário por tempo determinado, para atender à necessidade temporária de excepcional interesse público.</t>
   </si>
   <si>
     <t>13012</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13012/plex_49_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13012/plex_49_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder a desafetação e doação de imóvel a empresa Vibra Agroindustrial S.A..</t>
   </si>
   <si>
     <t>13020</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13020/plex_502020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13020/plex_502020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$4.000,00.</t>
   </si>
   <si>
     <t>13053</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13053/plex_51_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13053/plex_51_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo à empresa BIO-C.</t>
   </si>
   <si>
     <t>13107</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13107/plex_052-2020_loa_2021.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13107/plex_052-2020_loa_2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Montenegro (LOA 2021).</t>
   </si>
   <si>
     <t>13116</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13116/pe_53-1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13116/pe_53-1.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei nº 4.434, de 24.04.2006, que reestrutura o Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Montenegro.</t>
   </si>
   <si>
     <t>13117</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13117/pe_54-1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13117/pe_54-1.pdf</t>
   </si>
   <si>
     <t>Consolida a legislação sobre criação, comércio, exibição, circulação e políticas de proteção aos animais no Município de Montenegro/RS e dá outras providências.</t>
   </si>
   <si>
     <t>13118</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13118/pe_55-1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13118/pe_55-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção ao Patrimônio Cultural e Natural do Município de Montenegro; cria o Conselho Municipal do Patrimônio Histórico; cria o Fundo de Preservação do Patrimônio Cultural e Natural; e dá outras providências.</t>
   </si>
   <si>
     <t>13119</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13119/pe_56_pesquisavel.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13119/pe_56_pesquisavel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$862.049,37.</t>
   </si>
   <si>
     <t>13120</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13120/pe_57_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13120/pe_57_2.pdf</t>
   </si>
   <si>
     <t>Denomina espaço público neste município: "LARGO Eduardo César Isse".</t>
   </si>
   <si>
     <t>13121</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13121/pe_58_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13121/pe_58_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo à empresa TRAÇADO CONSTRUÇÕES E SERVIÇOS LTDA.</t>
   </si>
   <si>
     <t>13122</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13122/pe_59_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13122/pe_59_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo à empresa SULBORO INDÚSTRIA DE PRODUTOS QUÍMICOS LTDA.</t>
   </si>
   <si>
     <t>13143</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13143/plex_060-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13143/plex_060-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo à empresa HEXION QUÍMICA DO BRASIL LTDA.</t>
   </si>
   <si>
     <t>13144</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13144/plex_061-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13144/plex_061-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo à empresa STAHL ENGENHARIA, FABRICAÇÃO, MONTAGEM E MANUTENÇÃO ELETROMECÂNICA S.A.</t>
   </si>
   <si>
     <t>13155</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13155/plex_062-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13155/plex_062-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Auxílios e Subvenções para o exercício de 2021.</t>
   </si>
   <si>
     <t>12371</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei (Legislativo)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12371/pl_01-20_-_corsan.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12371/pl_01-20_-_corsan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na tubulação de sistema de abastecimento de água no município de Montenegro.</t>
   </si>
   <si>
     <t>12435</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12435/pl_02-2020_-_rua_moises.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12435/pl_02-2020_-_rua_moises.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Moisés Steffen um logradouro público.</t>
   </si>
   <si>
     <t>12487</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12487/pl_03.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12487/pl_03.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Aladim Flores um logradouro público.</t>
   </si>
   <si>
     <t>12497</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12497/pl_04-2020_-_vereadores.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12497/pl_04-2020_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral do subsídio dos Vereadores do Município de Montenegro.</t>
   </si>
   <si>
     <t>12498</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12498/pl_05-2020_-_secretarios_municipais.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12498/pl_05-2020_-_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral do subsídio dos Secretários Municipais de Montenegro.</t>
   </si>
   <si>
     <t>12499</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12499/pl_06-2020_-_prefeito_e_vice.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12499/pl_06-2020_-_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral do subsídio do Prefeito e Vice-Prefeito do Município de Montenegro.</t>
   </si>
   <si>
     <t>12540</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12540/pl_072020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12540/pl_072020.pdf</t>
   </si>
   <si>
     <t>Obriga os estabelecimentos comerciais que prestam serviços diretamente à população de Montenegro a disponibilizar aos seus clientes, equipamentos e ou dispensadores e ou recipientes com álcool em gel antisséptico, ou outro produto similar recomendado pela Vigilância Sanitária no interior de suas dependências.</t>
   </si>
   <si>
     <t>12587</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12587/pl_082020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12587/pl_082020.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Ideno Albery de Azeredo (BILUCA) um logradouro público.</t>
   </si>
   <si>
     <t>12588</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12588/pl_092020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12588/pl_092020.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Sônia Maria Mottin um logradouro público.</t>
   </si>
   <si>
     <t>12673</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12673/pl_010_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12673/pl_010_2.pdf</t>
   </si>
   <si>
     <t>Denomina Rua FARRAPOS, Rua CENTAUROS, Rua MARAGATOS e Rua XIMANGOS um logradouro público.</t>
   </si>
   <si>
     <t>12674</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12674/pl_011.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12674/pl_011.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Dario Gonçalves Pires um logradouro público</t>
   </si>
   <si>
     <t>12808</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12808/pl_012-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12808/pl_012-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput dos arts. 1º, 2º, 3º e 4º da Lei nº 6.696, de 26 de junho de 2020, que denomina Rua FARRAPOS, Rua CENTAUROS, Rua MARAGATOS e Rua XIMANGOS, logradouros públicos.</t>
   </si>
   <si>
     <t>12854</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12854/pl_013-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12854/pl_013-2020.pdf</t>
   </si>
   <si>
     <t>Denomina Estrada Maria Ivone de Borba um logradouro público.</t>
   </si>
   <si>
     <t>12855</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12855/pl_014-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12855/pl_014-2020.pdf</t>
   </si>
   <si>
     <t>Denomina Estrada Noemi Motta da Rosa um logradouro público.</t>
   </si>
   <si>
     <t>12888</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12888/pl_015-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12888/pl_015-2020.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Ilma Rodrigues da Silveira um logradouro público.</t>
   </si>
   <si>
     <t>12889</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12889/pl_016-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12889/pl_016-2020.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria de Lourdes Frank um logradouro público.</t>
   </si>
   <si>
     <t>12890</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12890/pl_017-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12890/pl_017-2020.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Aracy Marcadella um logradouro público.</t>
   </si>
   <si>
     <t>12891</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12891/pl_18_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12891/pl_18_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos Vereadores do Município de Montenegro para a Legislatura 2021/2024.</t>
   </si>
   <si>
     <t>12892</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12892/pl_19_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12892/pl_19_2.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Secretários Municipais do Município de Montenegro para a Legislatura 2021/2024.</t>
   </si>
   <si>
     <t>12893</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12893/pl_20_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12893/pl_20_2.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito e Vice-Prefeito do Município de Montenegro para a Legislatura 2021/2024.</t>
   </si>
   <si>
     <t>12929</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12929/pl_21.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12929/pl_21.pdf</t>
   </si>
   <si>
     <t>Denomina Rua João Machado um logradouro público.</t>
   </si>
   <si>
     <t>12930</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12930/plex_22_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12930/plex_22_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação das Lixeiras Ecológicas, entre outras Providências.</t>
   </si>
   <si>
     <t>12931</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12931/plex_023-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12931/plex_023-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de recolhimento, por parte das empresas prestadoras de serviços de guincho automotores no âmbito do Município de Montenegro, de componentes e demais materiais avariados advindos dos veículos envolvidos em acidentes, quando do recolhimento dos veículos acidentados.</t>
   </si>
   <si>
     <t>12932</t>
   </si>
   <si>
     <t>Neri de Mello Pena - Cabelo, Cristiano Von Braatz, Juarez Vieira da Silva, Valdeci Alves de Castro</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12932/pl_24.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12932/pl_24.pdf</t>
   </si>
   <si>
     <t>Plano de Auxílio Micro e Pequenas Empresas.</t>
   </si>
   <si>
     <t>12935</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12935/pl_025-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12935/pl_025-2020.pdf</t>
   </si>
   <si>
     <t>Homologa os créditos extraordinários abertos e incorporados ao orçamento do ano de 2020 em decorrência de situação de Calamidade Pública.</t>
   </si>
   <si>
     <t>12944</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12944/pl_262020_organized_organized_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12944/pl_262020_organized_organized_1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Missionário Günnar Vingren um logradouro público.</t>
   </si>
   <si>
     <t>12958</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12958/pl_027_organized_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12958/pl_027_organized_1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Evangelista João Batista Claro um logradouro público.</t>
   </si>
   <si>
     <t>12991</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12991/pl_028.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12991/pl_028.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do Art. 1º da Lei nº 6.712 de 01 de setembro de 2020, que denomina Rua João Machado um logradouro público.</t>
   </si>
   <si>
     <t>12994</t>
   </si>
   <si>
     <t>Presidente da Câmara de Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12994/pl_029-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12994/pl_029-2020.pdf</t>
   </si>
   <si>
     <t>13003</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13003/pl_30_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13003/pl_30_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento a prática da atividade e do exercício físico, ministrado por Profissional de Educação Física como essencial para população do Município de Montenegro, em estabelecimentos prestadores de serviço destinados a essa finalidade em tempos de crises ocasionadas por moléstias contagiosas ou catástrofes naturais, e dá outras providências.</t>
   </si>
   <si>
     <t>13004</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13004/pl_031-2020_-_logradouro_jose_galetto.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13004/pl_031-2020_-_logradouro_jose_galetto.pdf</t>
   </si>
   <si>
     <t>Denomina José Rogério Galetto um logradouro público.</t>
   </si>
   <si>
     <t>13005</t>
   </si>
   <si>
     <t>Joel Kerber, Josi Paz, Rose Almeida</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13005/pl_032-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13005/pl_032-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de EMEI Professora Áurea Marize dos Santos Noval a Escola Municipal de Educação Infantil do Bairro Centenário.</t>
   </si>
   <si>
     <t>13018</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13018/pl_332020_organized_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13018/pl_332020_organized_1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua José Romaldo Luft um logradouro público.</t>
   </si>
   <si>
     <t>13021</t>
   </si>
   <si>
     <t>Rose Almeida, Cristiano Von Braatz, Erico Velten, Felipe Kinn da Silva, Joel Kerber, Josi Paz, Juarez Vieira da Silva, Neri de Mello Pena - Cabelo, Talis Ferreira, Valdeci Alves de Castro</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13021/pl_342020_organized_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13021/pl_342020_organized_1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Adair Vianna um logradouro público.</t>
   </si>
   <si>
     <t>13024</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13024/pl_352020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13024/pl_352020.pdf</t>
   </si>
   <si>
     <t>Homologa os créditos adicionais extraordinários abertos e incorporados ao orçamento do ano de 2020 em decorrência de situação de Calamidade Pública.</t>
   </si>
   <si>
     <t>13025</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13025/pl_362020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13025/pl_362020.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Archimedes Adelino da Silva um logradouro público.</t>
   </si>
   <si>
     <t>13032</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13032/pl_037-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13032/pl_037-2020.pdf</t>
   </si>
   <si>
     <t>Obriga a transmissão, ao vivo e via internet, das licitações realizadas pela Administração Municipal de Montenegro.</t>
   </si>
   <si>
     <t>13044</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13044/pl_038-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13044/pl_038-2020.pdf</t>
   </si>
   <si>
     <t>13062</t>
   </si>
   <si>
     <t>Márcio Müller</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13062/pl_39.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13062/pl_39.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º da Lei nº 6.715/2020, de 14 de setembro de 2020.</t>
   </si>
   <si>
     <t>13099</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13099/pl_40_organized_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13099/pl_40_organized_1.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Pastor Otávio Pinto Martins um logradouro público.</t>
   </si>
   <si>
     <t>13100</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13100/pl_41_organized_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13100/pl_41_organized_1.pdf</t>
   </si>
   <si>
     <t>Denomina Estrada Edgar Ayres Vieira um logradouro público.</t>
   </si>
   <si>
     <t>13113</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13113/pl_42_pesquisavel.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13113/pl_42_pesquisavel.pdf</t>
   </si>
   <si>
     <t>Denomina a Rua Lauri Rocha dos Santos um logradouro público.</t>
   </si>
   <si>
     <t>13124</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13124/pl_043-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13124/pl_043-2020.pdf</t>
   </si>
   <si>
     <t>Prolonga traçado de ruas no Bairro Porto dos Pereiras, Loteamento Porto Bello.</t>
   </si>
   <si>
     <t>13126</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13126/pl_442020_organized_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13126/pl_442020_organized_1.pdf</t>
   </si>
   <si>
     <t>Prolonga traçado de Rua no Bairro Porto dos Pereiras - Loteamento Porto Belo.</t>
   </si>
   <si>
     <t>13145</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13145/pl_045-2020_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13145/pl_045-2020_2.pdf</t>
   </si>
   <si>
     <t>Prolonga traçado de Rua do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>13146</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13146/pl_046-2020_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13146/pl_046-2020_2.pdf</t>
   </si>
   <si>
     <t>Prolonga traçado de Rua do Bairro Porto dos Pereira.</t>
   </si>
   <si>
     <t>13147</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13147/pl_472020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13147/pl_472020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do art. 1º, da Lei nº 6.737, de 8 de dezembro de 2020, que denomina Rua Pastor Otávio Pinto Martins um logradouro público.</t>
   </si>
   <si>
     <t>12381</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12381/plcex_04-2020-zeo.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12381/plcex_04-2020-zeo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a utilizar em toda a área do imóvel matriculado sob o n.º 51.115 junto ao Registro de Imóveis, os índices e parâmetros definidos na Zona de Expansão da Ocupação - ZEO.</t>
   </si>
   <si>
     <t>12469</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12469/plcex_07-2020_-_eletricista.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12469/plcex_07-2020_-_eletricista.pdf</t>
   </si>
   <si>
     <t>Altera as atribuições do cargo de Eletricista constantes no Anexo I da Lei Complementar n.° 6.228/2015, que dispõe sobre os quadros de cargos e funções públicas do Município; estabelece o Plano de Carreira dos Servidores e dá outras providências.</t>
   </si>
   <si>
     <t>12470</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12470/plex_08-2020_-_revisao_geral.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12470/plex_08-2020_-_revisao_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral de vencimentos e aumento real ao pessoal do Município.</t>
   </si>
   <si>
     <t>12471</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12471/plex_09-2020_-_magisterio.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12471/plex_09-2020_-_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera a tabela constante no inciso I do artigo 37 da Lei Complementar n.º 3.943, de 15.09.2003, que estabelece o Plano de Carreira do Magistério Público do Município e dá outras providências.</t>
   </si>
   <si>
     <t>12520</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12520/plex_17-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12520/plex_17-2020.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos atinentes a Lei Complementar n.º 2.635/1990, que dispõe sobre o regime jurídico dos servidores públicos do município e dá outras providências.</t>
   </si>
   <si>
     <t>12527</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12527/plcex_019-2020_-_issqn.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12527/plcex_019-2020_-_issqn.pdf</t>
   </si>
   <si>
     <t>Excepciona o prazo de pagamento de parcela do ISSQN em 2020, estabelecido no § 2º do artigo 56 da Lei Complementar n.º 4.010/2003, que estabelece o Código Tributário do Município.</t>
   </si>
   <si>
     <t>12528</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12528/plcex_20-2020-rpv.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12528/plcex_20-2020-rpv.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 1º e do caput do artigo 6º da Lei Complementar n.° 6.608, de 25 de abril de 2019, que dispõe acerca do procedimento para o pagamento das requisições de pequeno valor devidas pelo Município de Montenegro, suas Autarquias e Fundações.</t>
   </si>
   <si>
     <t>12667</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12667/pe_0342020_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12667/pe_0342020_2.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo único ao artigo 50 da Lei Complementar n.º 4.010/2003, que estabelece o Código Tributário do Município.</t>
   </si>
   <si>
     <t>12669</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12669/pe_0362020_2.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12669/pe_0362020_2.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos atinentes a Lei Complementar n.º 4759, de 06.11.2007, que reestrutura o Plano Diretor de Desenvolvimento do Município de Montenegro.</t>
   </si>
   <si>
     <t>12496</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Legislativo)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12496/plc_01-2020_-_pessoal_pl.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12496/plc_01-2020_-_pessoal_pl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos vencimentos e aumento real ao pessoal do Poder Legislativo do Município de Montenegro.</t>
   </si>
   <si>
     <t>12522</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12522/pr_01-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12522/pr_01-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do expediente legislativo no período de 20 de março a 20 de abril, no âmbito da Câmara Municipal de Montenegro/RS, considerando a classificação de pandemia pela Organização Mundial de Saúde (OMS) e o risco de propagação pelo novo coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>12562</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12562/pr_022020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12562/pr_022020.pdf</t>
   </si>
   <si>
     <t>Ratifica as medidas adotadas pela Mesa Diretora em função da classificação de pandemia pela Organização Mundial da Saúde (OMS) e o risco de propagação pelo novo coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>13019</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13019/pr_03-2020_compressed.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13019/pr_03-2020_compressed.pdf</t>
   </si>
   <si>
     <t>Estabelece o Regimento Interno da Câmara Municipal de Vereadores de Montenegro.</t>
   </si>
   <si>
     <t>12359</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12359/rq_0001.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12359/rq_0001.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião para tratar sobre a infraestrutura do Morro São João.</t>
   </si>
   <si>
     <t>12360</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12360/rq_0002.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12360/rq_0002.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião para tratar sobre a comercialização de gás de cozinha e água mineral na cidade de Montenegro.</t>
   </si>
   <si>
     <t>12362</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12362/rq_0003.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12362/rq_0003.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações aos atletas: Luiz Felipe Ferreira Guedes, Nicolas Piere Oliva Dantas, Raphael Ramos Kerber, Jhonatan Hamilton Werner da Silva, Lorenzo Lopes Viegas, André Tonietto Eberhardt, Bruno Orth, Gabriel Dionísio Pelegrno da Silveira, Augusto Kaiser Ferreira, Samuel da Cruz Oliveira, Bernardo Martins Anderson, João Pedro Pinheiro Gatti, Marllon Henrique do Nascimento de Souza e ao Professor Tiago Schlingvein (Maratá). Membros da equipe 2009 do Fera Escola de Futebol que conquistou o título de campão da 2ª Copa Salvador do Sul.</t>
   </si>
   <si>
     <t>12382</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12382/rq_0004.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12382/rq_0004.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações aos associados e participantes da ABAMF.</t>
   </si>
   <si>
     <t>12383</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12383/rq_0005.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12383/rq_0005.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações ao atleta Cassiano Nied.</t>
   </si>
   <si>
     <t>12384</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12384/rq_0006.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12384/rq_0006.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações ao atleta Mateus Rosa.</t>
   </si>
   <si>
     <t>12385</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12385/rq_0007.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12385/rq_0007.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações ao atleta Lucas Rosa.</t>
   </si>
   <si>
     <t>12386</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12386/rq_0008.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12386/rq_0008.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações ao atleta Rafael Rosa.</t>
   </si>
   <si>
     <t>12387</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12387/rq_0009.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12387/rq_0009.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações ao atleta Igor Azeredo.</t>
   </si>
   <si>
     <t>12388</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12388/rq_0010.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12388/rq_0010.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar aos familiares do Sr. Luiz Carlos Pigozzo, em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>12428</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12428/rq_0011.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12428/rq_0011.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião para tratar sobre o excesso de som mecânico em vias públicas, estabelecimentos comerciais e outros no Município de Montenegro.</t>
   </si>
   <si>
     <t>12429</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12429/rq_0012.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12429/rq_0012.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião para tratar sobre o sistema de controle ao transporte com tração animal e disciplina o transporte de animais no Município de Montenegro.</t>
   </si>
   <si>
     <t>12446</t>
   </si>
   <si>
     <t>Rose Almeida, Joel Kerber, Josi Paz, Talis Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12446/rq_0013.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12446/rq_0013.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento da Sra. Lourdes Natália Scheid.</t>
   </si>
   <si>
     <t>12448</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12448/rq_0014.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12448/rq_0014.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião para tratar sobre as melhorias de infraestrutura nas redes de distribuição de energia nas localidades de Serra Velha, Faxinal, Porto Garibaldi entre outras do Município de Montenegro.</t>
   </si>
   <si>
     <t>12449</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12449/rq_0015.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12449/rq_0015.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião para tratar sobre o excesso de velocidade empregado nas Ruas Capitão Porfírio e Capitão Cruz, ambas no Centro, bem como a situação de um quebra molas na Rua José Luiz, esquina com a Rua Assis Brasil, também no Centro.</t>
   </si>
   <si>
     <t>12466</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12466/rq_0016.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12466/rq_0016.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião para tratar sobre Projeto de Lei que disporá sobre a transmissão ao vivo e via internet das licitações realizadas pela Administração Municipal de Montenegro.</t>
   </si>
   <si>
     <t>12467</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12467/req_017-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12467/req_017-2020.pdf</t>
   </si>
   <si>
     <t>Vista, por 13 dias, ao Projeto de Lei n.º 02/2020, que autoriza o Executivo Municipal a abrir crédito especial no valor de R$ 833.924,88, para conclusão da EMEI Centenário.</t>
   </si>
   <si>
     <t>12476</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12476/rq_0018.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12476/rq_0018.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações à atleta Monique Valentina da Silva.</t>
   </si>
   <si>
     <t>12490</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12490/rq_0019.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12490/rq_0019.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião para fins de tratar sobre a indicação de pavimentação asfáltica do acesso à UNISC.</t>
   </si>
   <si>
     <t>12491</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12491/rq_0020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12491/rq_0020.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião para fins de tratar sobre os alagamentos que ocorrem na Rua Vereador João Vicente, no Bairro Centenário.</t>
   </si>
   <si>
     <t>12493</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12493/req_021-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12493/req_021-2020.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de tramitação do Projeto de Lei n.º 01/2020, que dispõe sobre a instalação de equipamento eliminador de ar na tubulação de sistema de abastecimento de água no município de Montenegro.</t>
   </si>
   <si>
     <t>12502</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12502/req_22.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12502/req_22.pdf</t>
   </si>
   <si>
     <t>Requer inclusão na Ordem do Dia dos Projetos de Lei Complementar n.º 08/2020, de iniciativa do Prefeito Municipal, que dispõe sobre a revisão geral de vencimentos e aumento real ao pessoal do Município; e n.º 01/2020, de iniciativa da Mesa Diretora, que dispõe sobre a revisão geral dos vencimentos e aumento real ao pessoal do Poder Legislativo do Município de Montenegro.</t>
   </si>
   <si>
     <t>12503</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12503/req_23.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12503/req_23.pdf</t>
   </si>
   <si>
     <t>Requer inclusão na Ordem do Dia do Projeto de Lei Complementar n.º 08/2020, de iniciativa do Prefeito Municipal, que dispõe sobre a revisão geral de vencimentos e aumento real ao pessoal do Município.</t>
   </si>
   <si>
     <t>12509</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12509/rq_0024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12509/rq_0024.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações à EMEF Adoldo Schüller.</t>
   </si>
   <si>
     <t>12510</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12510/rq_0025.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12510/rq_0025.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Sr. Cilon Orth.</t>
   </si>
   <si>
     <t>12523</t>
   </si>
   <si>
     <t>Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12523/rq_0026.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12523/rq_0026.pdf</t>
   </si>
   <si>
     <t>Solicita prorrogação por mais 90 (noventa) dias dos trabalhos da Comissão Parlamentar de Inquérito, que possui o objetivo de investigar a responsabilidade na discrepância entre a estimativa de Impacto Previdenciário e Financeiro, e o resultado da efetiva implantação do Plano de Carreira dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>12524</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12524/rq_0027.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12524/rq_0027.pdf</t>
   </si>
   <si>
     <t>Inclusão na Ordem do dia:_x000D_
 - PLC 08/2020, do Executivo Municipal, que dispõe sobre a revisão geral de vencimentos e aumento real ao pessoal do Município;_x000D_
 - PL 10/2020, do Executivo Municipal, que altera a redação do art. 5º da Lei nº 3.966, de 2003, que institui o Programa de Vale-Alimentação aos servidores municipais;_x000D_
 - PLC 01/2020, da Mesa Diretora, que dispõe sobre a revisão geral dos vencimentos e aumento real ao pessoal do Poder Legislativo do Município de Montenegro;_x000D_
 - PL 04/2020, da Mesa Diretora, que dispõe sobre a revisão geral do subsídio dos Vereadores do Município de Montenegro;_x000D_
 - PL 05/2020, da Mesa Diretora, que dispõe sobre a revisão geral do subsídio dos Secretários Municipais de Montenegro;_x000D_
 - PL 06/2020, da Mesa Diretora, que dispõe sobre a revisão geral do subsídio do Prefeito e Vice-Prefeito do Município de Montenegro;</t>
   </si>
   <si>
     <t>12525</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12525/rq_0028.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12525/rq_0028.pdf</t>
   </si>
   <si>
     <t>Inclusão na Ordem do dia do Projeto de Resolução nº 01/2020, que dispõe sobre a suspensão do expediente legislativo no período de 20 de março a 20 de abril, no âmbito da Câmara Municipal de Montenegro/RS, considerando a classificação de pandemia pela Organização Mundial de Saúde (OMS) e o risco de propagação pelo novo coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>12539</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12539/rq_0029.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12539/rq_0029.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações a Silver Motos, Moto Peças e Acessórios, pelos 02 (dois) anos de atividade.</t>
   </si>
   <si>
     <t>12563</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12563/rq_0030.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12563/rq_0030.pdf</t>
   </si>
   <si>
     <t>Inclusão na Ordem do Dia da Sessão Ordinária do dia 07/05/2020 do Projeto de Resolução nº 02/2020.</t>
   </si>
   <si>
     <t>12579</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12579/rq_0031.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12579/rq_0031.pdf</t>
   </si>
   <si>
     <t>Inclusão na Ordem do Dia da presente Sessão Ordinária (14.05.2020) do Projeto de Lei n.º 012/2020, de iniciativa do Prefeito Municipal, Autoriza o Executivo Municipal a abrir crédito especial no valor de R$ 110.000,00 (aquisição de patrulha agrícola mecanizada).</t>
   </si>
   <si>
     <t>12580</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12580/rq_0032.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12580/rq_0032.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Sr. Mário Kerber.</t>
   </si>
   <si>
     <t>12581</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12581/rq_0033.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12581/rq_0033.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações aos profissionais de enfermagem e de saúde da Associação Lar Sagrada Família.</t>
   </si>
   <si>
     <t>12582</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12582/rq_0034.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12582/rq_0034.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações aos profissionais de enfermagem e de saúde da Associação Beneficente Casa de Amparo Mão de Deus.</t>
   </si>
   <si>
     <t>12583</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12583/rq_0035.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12583/rq_0035.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações aos profissionais de enfermagem e de saúde do Asilo Recanto das Vovós - Montenegro.</t>
   </si>
   <si>
     <t>12584</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12584/rq_0036.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12584/rq_0036.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações aos profissionais de enfermagem e de saúde da SMS - Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>12585</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12585/rq_0037.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12585/rq_0037.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações aos profissionais de enfermagem e de saúde do Hospital Unimed Vale do Caí.</t>
   </si>
   <si>
     <t>12586</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12586/rq_0038.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12586/rq_0038.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações aos profissionais de enfermagem e de saúde do HM - Hospital de Montenegro.</t>
   </si>
   <si>
     <t>12600</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12600/rq_0039.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12600/rq_0039.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Carlos Fagundes de Azevedo.</t>
   </si>
   <si>
     <t>12612</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. José Edemar da Rosa.</t>
   </si>
   <si>
     <t>12623</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12623/rq_0041.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12623/rq_0041.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Sr. Iedo Mário Kirst.</t>
   </si>
   <si>
     <t>12648</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12648/rq_0042.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12648/rq_0042.pdf</t>
   </si>
   <si>
     <t>Agendamento de Reunião para tratar sobre a indicação que pede a criação de um Programa de Auxílio as empresas cadastradas no MEI.</t>
   </si>
   <si>
     <t>12660</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12660/rq_43.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12660/rq_43.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações à UNISC.</t>
   </si>
   <si>
     <t>12686</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12686/rq_44.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12686/rq_44.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações à FUNDARTE pelos 47 anos de atividade em nossa cidade.</t>
   </si>
   <si>
     <t>12689</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12689/rq_0045.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12689/rq_0045.pdf</t>
   </si>
   <si>
     <t>Inclusão na Ordem do Dia da presente Sessão Ordinária (18.06.2020) do Projeto de Lei n.º 037/2020, de iniciativa do Prefeito Municipal, que Autoriza o Executivo Municipal a conceder incentivo à empresa HIPERMIX BRASIL SERVIÇOS DE CONCRETAGEM LTDA.</t>
   </si>
   <si>
     <t>12712</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12712/rq_0046.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12712/rq_0046.pdf</t>
   </si>
   <si>
     <t>Inclusão de assinatura de apoio ao Projeto de Lei nº 010/2020, da Vereadora Maristela Josiane Paz, que denomina Rua FARRAPOS, Rua CENTAUROS, Rua MARAGATOS e Rua XIMANGOS um logradouro público.</t>
   </si>
   <si>
     <t>12713</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12713/rq_0047.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12713/rq_0047.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações à Rádio América pelos 70 anos de atividade em nosso município e região.</t>
   </si>
   <si>
     <t>12733</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12733/req_48.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12733/req_48.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar aos familiares do Sr. Ariovaldo Garcia de Mello.</t>
   </si>
   <si>
     <t>12795</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12795/rq_49.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12795/rq_49.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações à Agrogen.</t>
   </si>
   <si>
     <t>12796</t>
   </si>
   <si>
     <t>Josi Paz, Cristiano Von Braatz, Erico Velten, Felipe Kinn da Silva, Joel Kerber, Juarez Vieira da Silva, Neri de Mello Pena - Cabelo, Rose Almeida, Talis Ferreira, Valdeci Alves de Castro</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento da Sra. Maria Madalena Bühler.</t>
   </si>
   <si>
     <t>12834</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12834/rq_0051.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12834/rq_0051.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Sr. Luiz Kayser.</t>
   </si>
   <si>
     <t>12835</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12835/rq_0052.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12835/rq_0052.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento da Sra. Vany de Ávila Dhein.</t>
   </si>
   <si>
     <t>12836</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12836/rq_0053.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12836/rq_0053.pdf</t>
   </si>
   <si>
     <t>Licença de Saúde no período de 17 de julho a 10 de agosto de 2020.</t>
   </si>
   <si>
     <t>12837</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12837/rq_54.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12837/rq_54.pdf</t>
   </si>
   <si>
     <t>12838</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12838/rq_0055.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12838/rq_0055.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações aos profissionais de saúde do Hospital Montenegro 100% SUS.</t>
   </si>
   <si>
     <t>12839</t>
   </si>
   <si>
     <t>Josi Paz, Joel Kerber, Rose Almeida, Talis Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12839/rq_56.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12839/rq_56.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações à Coluna Cenário Político, do jornalista Márcio Reinheimer no Jornal Ibiá.</t>
   </si>
   <si>
     <t>12933</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12933/req_57.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12933/req_57.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de tramitação do Projeto de Lei n.º 024/2020, Plano de Auxílio Micro e Pequenas Empresas.</t>
   </si>
   <si>
     <t>12936</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12936/req_058-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12936/req_058-2020.pdf</t>
   </si>
   <si>
     <t>Inclusão na Ordem do Dia do Projeto de Lei nº 025/2020, que homologa os créditos extraordinários abertos e incorporados ao orçamento do ano de 2020 em decorrência de situação de Calamidade Pública.</t>
   </si>
   <si>
     <t>12959</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12959/rq_59.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12959/rq_59.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações à APAE.</t>
   </si>
   <si>
     <t>12995</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12995/rq_0060.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12995/rq_0060.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Sr. Taudelino Flores Pereira.</t>
   </si>
   <si>
     <t>13008</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13008/rq_0061.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13008/rq_0061.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Sr. Paulo Roberto Rodrigues.</t>
   </si>
   <si>
     <t>13017</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13017/rq_0062.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13017/rq_0062.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Sr. Nemério Goar Mallmann.</t>
   </si>
   <si>
     <t>13030</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13030/rq_63.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13030/rq_63.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Sr. Ricardo Teodoro Dreher.</t>
   </si>
   <si>
     <t>13031</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13031/req_064-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13031/req_064-2020.pdf</t>
   </si>
   <si>
     <t>Requerimento de licença para tratar de interesses particulares no período de 16 de outubro à 14 de novembro de 2020.</t>
   </si>
   <si>
     <t>13039</t>
   </si>
   <si>
     <t>Prorrogação dos trabalhos da CPI do Plano de Carreira até o dia 30/11/2020.</t>
   </si>
   <si>
     <t>13043</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13043/rq_0066.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13043/rq_0066.pdf</t>
   </si>
   <si>
     <t>Inclusão na Ordem do Dia os seguintes Projetos de Lei: PE 044/2020 - Autoriza o Executivo Municipal a conceder incentivo à empresa RAVENA COMÉRCIO DE CEREAIS LTDA e PE 045/2020 - Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 10 (dez) Agentes Comunitários de Saúde para a ESF e PACS.</t>
   </si>
   <si>
     <t>13052</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13052/rq_0067.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13052/rq_0067.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do Sr. João Kistique.</t>
   </si>
   <si>
     <t>13061</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13061/20201008155548676.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13061/20201008155548676.pdf</t>
   </si>
   <si>
     <t>Licença para tratamento de saúde, pelo período de 06 de outubro a 04 de novembro.</t>
   </si>
   <si>
     <t>13108</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13108/rq_0069.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13108/rq_0069.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações ao Conselho Tutelar.</t>
   </si>
   <si>
     <t>13109</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13109/rq_70.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13109/rq_70.pdf</t>
   </si>
   <si>
     <t>Voto de Congratulações ao 5º BPM.</t>
   </si>
   <si>
     <t>13110</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13110/rq_0071.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13110/rq_0071.pdf</t>
   </si>
   <si>
     <t>13112</t>
   </si>
   <si>
     <t>Sessão Solene em homenagem à Vereadora Rosemari Almeida.</t>
   </si>
   <si>
     <t>13115</t>
   </si>
   <si>
     <t>Rose Almeida, Josi Paz</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13115/rq_73.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13115/rq_73.pdf</t>
   </si>
   <si>
     <t>Sessão Comemorativa alusiva aos 80 anos do Aeroclube de Montenegro.</t>
   </si>
   <si>
     <t>13140</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13140/req_074-2020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13140/req_074-2020.pdf</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES à Sociedade Beneficente Espiritualista, pelos 60 anos em prol das crianças desamparadas, ocorrido na data de 08 de dezembro de 2020.</t>
   </si>
   <si>
     <t>13154</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13154/rq_0075.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13154/rq_0075.pdf</t>
   </si>
   <si>
     <t>Inclusão na Ordem do Dia do Projeto de Lei nº047/2020, que altera a redação do caput do art. 1º, da Lei nº 6.737, de 8 de dezembro de 2020, que denomina Rua Pastor Otávio Pinto Martins um logradouro público.</t>
   </si>
   <si>
     <t>12650</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12650/mens_veto.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12650/mens_veto.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL aposto ao § 2º do art. 4º (incluído através de emenda parlamentar) do Projeto de Lei n.º 06/2020, que autoriza o Executivo Municipal a contratar, temporária e administrativamente, 02 (dois) Entrevistadores para atuar na SMHAD, por vício de inconstitucionalidade.</t>
   </si>
   <si>
     <t>12314</t>
   </si>
   <si>
     <t>PROCE</t>
   </si>
   <si>
     <t>Processo</t>
   </si>
   <si>
     <t>Cidadão</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12314/proc_011-si011-20_-_denuncia.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12314/proc_011-si011-20_-_denuncia.pdf</t>
   </si>
   <si>
     <t>Denúncia contra o Prefeito Municipal de Montenegro/RS, Senhor Carlos Eduardo Müller, considerando infringência do artigo 4º, incisos VIII e X, previstos no Decreto-Lei n.º 201/1967 (serviço de coleta e limpeza do lixo domiciliar).</t>
   </si>
   <si>
     <t>13087</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13087/processo_22020.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13087/processo_22020.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária para o exercício financeiro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -9783,68 +9783,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12955/parecer_20553.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12310/emenda_01-20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12566/emenda_02_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12974/20200827164405942.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12311/ind_01-20_compressed-1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12354/ind_0002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12355/ind_0003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12356/ind_0004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12357/ind_0005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12376/ind_0006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12395/ind_0007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12443/ind_0008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12477/ind_0009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12489/ind_0010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12511/ind_0011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12512/ind_0012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12541/ind_0013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12554/ind__0014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12577/ind__0015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12578/ind__0016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12606/ind__0017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12611/ind_18_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12621/ind_0019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12622/ind_0020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12647/ind_0021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12663/ind_0022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12685/ind_0023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12710/ind_0024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12711/ind_0025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12714/ind_0026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12715/ind_0027.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12716/ind_0028.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12732/ind_0029.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12741/ind_0030.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12773/ind_31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12790/ind_0032.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12791/ind_0033.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12804/ind_34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12829/ind_0035.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12830/ind_0036.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12831/ind_0037.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12832/ind_38.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12833/ind__0039.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12851/ind_0040.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12852/ind_0041.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12883/ind_0044.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12898/ind_0043.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12926/ind_0044.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12927/ind_0045.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12928/ind_0046.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12934/ind_047-2020_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12942/ind_0048.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12943/ind_0049.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12960/ind_0050.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12961/ind_0051.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12990/ind__0052.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12999/ind_53.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13029/ind_54.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13040/ind_0055.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13041/ind_0056.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13042/ind_0057.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13059/ind_0058.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13060/ind_0059.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13076/ind_0060.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13093/ind_0061.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13094/ind_0062.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13132/ind_64.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13133/ind_64.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13134/ind_65.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13141/ind_066-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13142/ind_067-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12492/mr_plcex_09-19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12495/of_16-2020-gp-aal_organized_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12688/mr_37.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12886/mr_040_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12887/mr_041_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13033/mr_06-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12363/pi_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12377/pi_0002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12378/pi_0003.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12379/pi_0004.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12380/pi_0005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12444/pi_0006.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12445/pi_0007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12458/pi_08.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12513/pi_0009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12536/pi_0010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12560/pi_0011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12561/pi_0012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12568/pi_0013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12569/pi_0014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12570/pi_0015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12592/pi_0016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12649/pi_0017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12661/pi_0018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12662/pi_0019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12725/pi_0020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12726/pi_0021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12774/pi_0022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12792/pi_0023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12840/pi_0024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12867/pi_0025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12868/pi_0026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12884/pi_0027.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12885/pi_0028.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12899/pi_0029.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12900/pi_0030.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12901/pi_0031.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12902/pi_32.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12911/pi_0033.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12912/pi_0034.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12913/pi_0035.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12952/pi_0036.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12962/pi__0037.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12976/pi_0038.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12977/pi_0039.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12984/pi_0040.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12985/pi_0041.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12986/pi_0042.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12997/pi_0043.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12998/pi_0044.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13013/pi_0045.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13074/pi_0046.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13075/pi_0047.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13098/pi_048-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12315/pp_0001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12316/pp_0002.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12317/pp_0003.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12318/pp_0004.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12319/pp_0005.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12320/pp_0006.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12322/pp_0008.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12323/pp_0009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12324/pp_0010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12325/pp_0011.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12326/pp_0012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12327/pp_0013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12328/pp_0014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12329/pp_0015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12330/pp_0016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12331/pp_0017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12332/pp_0018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12333/pp_0019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12334/pp_0020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12335/pp_0021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12336/pp_0022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12337/pp_0023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12338/pp_0024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12339/pp_0025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12340/pp_0026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12341/pp_0027.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12342/pp_0028.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12343/pp_0029.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12344/pp_0030.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12345/pp_0031.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12346/pp_0032.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12347/pp_0033.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12348/pp_0034.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12349/pp_0035.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12350/pp_0036.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12351/pp_0037.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12352/pp_0038.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12364/pp_0039.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12365/pp_0040.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12366/pp_0041.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12367/pp_0042.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12368/pp_0043.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12369/pp_0044.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12370/pp_0045.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12373/pp_0046.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12374/pp_0047.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12375/pp_0048.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12389/pp_0049.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12390/pp_0050.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12391/pp_0051.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12392/pp_0052.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12393/pp_0053.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12394/pp_0054.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12396/pp_0055.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12397/pp_0056.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12398/pp_0057.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12399/pp_0058.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12400/pp_0059.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12401/pp_0060.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12402/pp_0061.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12403/pp_0062.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12404/pp_0063.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12405/pp_0064.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12406/pp_0065.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12407/pp_0066.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12408/pp_0067.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12409/pp_0068.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12410/pp_0069.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12411/pp_0070.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12412/pp_0071.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12413/pp_0072.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12414/pp_0073.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12415/pp_0074.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12416/pp_0075.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12417/pp_0076.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12418/pp_0077.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12419/pp_0078.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12420/pp_0079.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12421/pp_0080.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12422/pp_0081.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12423/pp_0082.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12424/pp_0083.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12425/pp_0084.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12426/pp_0085.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12427/pp_0086.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12430/pp_0087.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12431/pp_0088.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12432/pp_0089.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12433/pp_0090.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12434/pp_0091.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12436/pp_0092.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12437/pp_0093.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12438/pp_0094.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12439/pp_0095.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12440/pp_0096.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12441/pp_0097.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12442/pp_0098.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12447/pp_0099.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12450/pp_0100.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12451/pp_0101.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12452/pp_0102.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12453/pp_0103.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12454/pp_0104.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12455/pp_0105.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12456/pp_0106.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12457/pp_0107.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12459/pp108.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12461/pp_0109.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12462/pp_0110.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12463/pp_0111.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12464/pp_0112.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12465/pp_0113.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12473/pp_0114.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12474/pp_0115.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12475/pp_0116.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12478/pp_0117.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12479/pp_0118.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12480/pp_0119.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12481/pp_0120.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12482/pp_0121.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12484/pp_0123.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12485/pp_0124.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12486/pp_0125.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12488/pp_0126.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12504/pp_0127.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12505/pp_0128.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12506/pp_0129.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12507/pp_0130.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12508/pp_0131.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12515/pp_0132.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12516/pp_0133.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12529/pp_0134.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12530/pp_0135.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12531/pp_0136.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12532/pp_0137.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12533/pp_0138.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12534/pp_0139.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12535/pp_0140.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12537/pp_0141.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12538/pp_0142.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12542/pp_0143.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12543/pp_0144.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12544/pp_0145.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12545/pp_0146.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12546/pp_0147.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12547/pp_0148.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12548/pp_0149.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12549/pp_0150.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12550/pp_0151.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12551/pp_0152.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12552/pp_0153.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12553/pp_0154.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12555/pp_0155.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12556/pp_0156.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12557/pp_0157.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12558/pp_0158.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12559/pp_0159.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12571/pp_0161.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12572/pp_0162.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12573/pp_0163.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12574/pp_0164.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12575/pp_0165.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12576/pp_0166.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12589/pp_0167.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12590/pp_0168.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12591/pp_0169.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12593/pp_0170.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12594/pp_0171.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12595/pp_0172.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12596/pp_0173.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12597/pp_0174.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12598/pp_0175.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12599/pp_0176.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12601/pp_0177.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12602/pp_0178.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12603/pp_0179.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12604/pp_0180.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12605/pp_0181.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12613/pp_0182.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12614/pp_0183.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12615/pp_0184.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12616/pp_0185.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12617/pp_0186.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12618/pp_0187.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12619/pp_0188.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12620/pp_0189.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12624/pp_0190.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12625/pp_0191.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12626/pp_0192.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12627/pp_0193.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12628/pp_0194.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12629/pp_0195.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12630/pp_0196.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12631/pp_0197.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12632/pp_0198.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12633/pp_0199.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12634/pp_0200.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12635/pp_0201.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12636/pp_0202.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12637/pp_0203.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12638/pp_0204.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12639/pp_0205.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12640/pp_0206.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12641/pp_0207.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12642/pp_0208.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12643/pp_0209.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12644/pp_0210.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12645/pp_0211.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12646/pp_0212.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12658/pp_0213.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12659/pp_0214.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12665/pp_0215.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12666/pp_0216.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12671/pp_0217.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12672/pp_0218.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12675/pp_0219.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12676/pp_0220.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12677/pp_0221.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12678/pp_0222.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12679/pp_0223.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12680/pp_0224.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12681/pp_0225.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12682/pp_0226.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12683/pp_0227.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12684/pp_0228.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12690/pp_0229.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12691/pp_0230.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12692/pp_0231.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12693/pp_0232.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12694/pp_0233.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12695/pp_0234.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12696/pp_0235.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12697/pp_0236.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12698/pp_0237.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12699/pp_0238.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12700/pp_0239.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12701/pp_0240.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12702/pp_0241.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12703/pp_0242.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12704/pp_0243.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12705/pp_0244.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12706/pp_0245.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12707/pp_0246.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12708/pp_0247.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12709/pp_0248.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12717/pp_0249.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12718/pp_0250.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12719/pp_0251.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12720/pp_0252.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12721/pp_0253.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12722/pp_0254.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12723/pp_0255.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12724/pp_0256.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12727/pp_0257.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12728/pp_0258.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12729/pp_0259.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12730/pp_0260.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12731/pp_0261.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12734/pp_0262.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12735/pp_0263.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12736/pp_0264.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12737/pp_0265.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12738/pp_0266.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12739/pp_0267.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12740/pp_0268.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12742/pp_0269.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12743/pp_0270.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12744/pp_0271.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12745/pp_0272.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12746/pp_0273.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12747/pp_0274.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12748/pp_0275.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12749/pp_0276.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12750/pp_0277.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12751/pp_0278.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12752/pp_0279.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12753/pp_0280.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12754/pp_0281.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12755/pp_0282.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12756/pp_0283.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12757/pp_0284.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12758/pp_0285.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12759/pp_0286.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12760/pp_0287.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12761/pp_0288.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12762/pp_0289.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12763/pp_0290.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12764/pp_0291.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12765/pp_0292.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12766/pp_0293.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12767/pp_0294.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12768/pp_0295.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12769/pp_0296.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12770/pp_0297.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12771/pp_0298.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12772/pp_0299.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12775/pp_0300.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12776/pp_0301.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12777/pp_0302.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12778/pp_0303.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12779/pp_0304.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12780/pp_0305.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12781/pp_0306.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12782/pp_0307.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12783/pp_0308.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12784/pp_0309.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12785/pp_0310.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12786/pp_0311.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12787/pp_0312.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12788/pp_0313.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12789/pp_0314.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12793/pp_0315.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12794/pp_0316.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12797/pp_0317.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12798/pp_0318.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12799/pp_0319.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12800/pp__0320.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12801/pp__0321.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12802/pp__0322.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12803/pp__0323.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12809/pp_0324.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12810/pp_0325.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12811/pp_0326.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12812/pp_0327.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12813/pp_0328.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12814/pp_0329.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12815/pp_0330.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12816/pp_0331.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12817/pp_0332.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12818/pp_0333.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12819/pp_0334.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12820/pp_0335.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12821/pp_0336.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12822/pp_0337.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12823/pp_0338.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12824/pp_0339.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12825/pp_0340.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12826/pp_0341.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12827/pp_0342.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12828/pp_0343.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12841/pp_0344.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12842/pp_0345.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12843/pp_0346.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12844/pp_0347.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12845/pp_0348.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12846/pp_0349.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12847/pp_0350.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12848/pp_0351.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12849/pp_0352.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12850/pp_0353.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12857/pp_0354.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12858/pp_0355.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12859/pp_0356.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12860/pp_0357.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12861/pp_0358.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12862/pp_0359.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12863/pp_0360.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12864/pp_0361.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12865/pp_0362.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12866/pp_0363.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12869/pp_0364.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12870/pp_0365.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12871/pp_0366.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12872/pp_0367.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12873/pp_0368.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12874/pp_0369.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12875/pp_0370.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12876/pp_0371.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12877/pp_0372.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12878/pp_0373.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12879/pp_0374.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12880/pp_0375.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12881/pp_0376.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12882/pp_0377.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12894/pp_0378.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12895/pp_0379.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12896/pp_0380.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12897/pp_0381.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12903/pp_0382.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12904/pp_0383.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12905/pp_0384.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12906/pp_0385.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12907/pp_0386.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12908/pp_0387.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12914/pp_0390.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12915/pp_0391.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12916/pp_0392.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12917/pp_0393.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12918/pp_0394.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12919/pp_0395.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12920/pp_0396.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12921/pp_0397.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12922/pp_0398.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12923/pp_0399.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12924/pp_0400.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12925/pp_0401.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12937/pp_0402.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12938/pp_0403.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12939/pp_0404.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12940/pp_0405.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12941/pp_0406.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12945/pp_0407.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12946/pp_0408.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12947/pp_0409.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12948/pp_0410.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12949/pp_0411.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12950/pp_0412.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12951/pp_0413.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12953/pp_0414.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12954/pp_0415.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12963/pp_0416.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12964/pp_0417.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12965/pp_0418.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12966/pp_0419.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12967/pp_0420.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12968/pp_0421.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12969/pp_0422.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12970/pp_0423.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12971/pp_0424.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12972/pp_0425.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12973/pp_0426.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12978/pp_0427.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12979/pp_0428.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12980/pp_0429.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12981/pp_0430.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12982/pp_0431.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12983/pp__0432.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12987/pp_0433.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12988/pp_0434.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12989/pp_0435.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12992/pp_0436.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12993/pp_0437.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12996/pp_0438.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13000/pp_0439.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13001/pp_0440.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13009/pp_0442.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13010/pp_0443.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13011/pp_0444.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13014/pp_0445.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13015/pp_0446.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13016/pp_0447.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13022/pp_0448.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13023/pp_0449.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13026/pp_0450.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13027/pp_0451.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13028/pp_0452.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13034/pp_0453.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13035/pp_0454.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13036/pp_0455.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13037/pp_0456.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13038/pp_0457.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13048/pp_0458.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13049/pp_0459.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13050/pp_0460.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13051/pp_0461.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13054/pp_0462.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13055/pp_0463.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13056/pp_0464.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13057/pp_0465.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13058/pp_0466.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13063/pp_0467.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13064/pp_0468.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13065/pp_0469.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13066/pp_0470.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13067/pp_0471.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13068/pp_0472.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13069/pp_0473.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13070/pp_0474.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13071/pp_0475.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13072/pp_0476.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13073/pp_0477.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13077/pp_0478.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13078/pp_0479.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13079/pp_0480.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13080/pp_0481.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13081/pp_0482.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13082/pp_0483.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13083/pp_0484.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13084/pp_485_0001.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13085/pp_0486.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13086/pp_0487.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13088/pp_0488.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13089/pp_0489.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13090/pp_0490.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13091/pp_0491.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13092/pp_0492.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13095/pp_0493.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13096/pp_0494.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13097/pp_0495.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13101/pp_0496.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13102/pp_0497.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13103/pp_0498.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13104/pp_0499.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13105/pp_0500.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13106/pp_0501.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13114/pp_502.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13123/pp503.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13127/pp_0504.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13128/pp_0505.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13129/pp_0506.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13130/pp_0507.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13131/pp_0508.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13135/pp_509-2020.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13136/pp_510-2020.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13137/pp_511-2020.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13138/pp_512-2020.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13139/pp_513-2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13148/pp_0514.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13149/pp_0515.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13150/pp_0516.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13151/pp_0517.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13152/pp_0518.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13153/pp_0519.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12372/pdl_01-2020_-_cidadao_olirio.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12494/pdl_022020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13045/pdl_032020_2.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13111/pdl_042020.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13125/pdl_052020_organized_1.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12353/pe_01-2020_-_rua_missionario_gustavo_nordlund.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12358/pe_02-2020_-_emei_centenario.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12361/pe_03-2020_-_assentamento.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12460/plex_05-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12468/plex_06-2020_-_-_contratacao_temporaria_smhad.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12472/plex_010-2020_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12500/plex_11-2020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12501/plex_12-2020.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12514/plex_13-2020.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12517/plex_14-2020.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12518/plex_15-2020.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12567/plex_16-2020_1.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12526/plex_018-2020_-_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12564/plex_0212020.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12607/pl_022.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12608/pl_23.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12609/pl_24.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12610/pl_25.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12651/pe_262020.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12652/pe_0272020.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12653/pe_0282020.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12654/pe_0292020.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12655/pe_0302020.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12656/pe_0312020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12657/pe_0322020.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12664/pe_0332020.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12668/pe_0352020.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12670/pe_0372020_3.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12687/plex_38-2020.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12805/pe_39-2020.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12806/pe_40_1.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12807/pe_41_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12853/pe_042.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12856/plex_0432020_2.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12956/plex_44.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12957/plex_45.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12975/plex_046_2.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13006/plex_047_2.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13007/plex_048_2.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13012/plex_49_2.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13020/plex_502020.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13053/plex_51_2.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13107/plex_052-2020_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13116/pe_53-1.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13117/pe_54-1.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13118/pe_55-1.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13119/pe_56_pesquisavel.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13120/pe_57_2.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13121/pe_58_2.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13122/pe_59_2.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13143/plex_060-2020.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13144/plex_061-2020.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13155/plex_062-2020.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12371/pl_01-20_-_corsan.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12435/pl_02-2020_-_rua_moises.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12487/pl_03.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12497/pl_04-2020_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12498/pl_05-2020_-_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12499/pl_06-2020_-_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12540/pl_072020.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12587/pl_082020.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12588/pl_092020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12673/pl_010_2.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12674/pl_011.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12808/pl_012-2020.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12854/pl_013-2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12855/pl_014-2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12888/pl_015-2020.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12889/pl_016-2020.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12890/pl_017-2020.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12891/pl_18_2.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12892/pl_19_2.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12893/pl_20_2.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12929/pl_21.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12930/plex_22_2.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12931/plex_023-2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12932/pl_24.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12935/pl_025-2020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12944/pl_262020_organized_organized_1.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12958/pl_027_organized_1.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12991/pl_028.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12994/pl_029-2020.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13003/pl_30_2.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13004/pl_031-2020_-_logradouro_jose_galetto.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13005/pl_032-2020.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13018/pl_332020_organized_1.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13021/pl_342020_organized_1.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13024/pl_352020.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13025/pl_362020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13032/pl_037-2020.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13044/pl_038-2020.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13062/pl_39.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13099/pl_40_organized_1.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13100/pl_41_organized_1.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13113/pl_42_pesquisavel.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13124/pl_043-2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13126/pl_442020_organized_1.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13145/pl_045-2020_2.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13146/pl_046-2020_2.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13147/pl_472020.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12381/plcex_04-2020-zeo.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12469/plcex_07-2020_-_eletricista.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12470/plex_08-2020_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12471/plex_09-2020_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12520/plex_17-2020.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12527/plcex_019-2020_-_issqn.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12528/plcex_20-2020-rpv.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12667/pe_0342020_2.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12669/pe_0362020_2.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12496/plc_01-2020_-_pessoal_pl.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12522/pr_01-2020.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12562/pr_022020.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13019/pr_03-2020_compressed.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12359/rq_0001.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12360/rq_0002.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12362/rq_0003.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12382/rq_0004.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12383/rq_0005.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12384/rq_0006.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12385/rq_0007.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12386/rq_0008.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12387/rq_0009.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12388/rq_0010.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12428/rq_0011.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12429/rq_0012.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12446/rq_0013.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12448/rq_0014.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12449/rq_0015.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12466/rq_0016.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12467/req_017-2020.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12476/rq_0018.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12490/rq_0019.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12491/rq_0020.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12493/req_021-2020.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12502/req_22.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12503/req_23.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12509/rq_0024.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12510/rq_0025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12523/rq_0026.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12524/rq_0027.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12525/rq_0028.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12539/rq_0029.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12563/rq_0030.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12579/rq_0031.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12580/rq_0032.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12581/rq_0033.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12582/rq_0034.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12583/rq_0035.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12584/rq_0036.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12585/rq_0037.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12586/rq_0038.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12600/rq_0039.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12623/rq_0041.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12648/rq_0042.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12660/rq_43.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12686/rq_44.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12689/rq_0045.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12712/rq_0046.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12713/rq_0047.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12733/req_48.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12795/rq_49.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12834/rq_0051.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12835/rq_0052.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12836/rq_0053.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12837/rq_54.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12838/rq_0055.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12839/rq_56.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12933/req_57.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12936/req_058-2020.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12959/rq_59.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12995/rq_0060.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13008/rq_0061.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13017/rq_0062.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13030/rq_63.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13031/req_064-2020.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13043/rq_0066.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13052/rq_0067.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13061/20201008155548676.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13108/rq_0069.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13109/rq_70.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13110/rq_0071.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13115/rq_73.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13140/req_074-2020.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13154/rq_0075.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12650/mens_veto.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12314/proc_011-si011-20_-_denuncia.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13087/processo_22020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12955/parecer_20553.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12310/emenda_01-20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12566/emenda_02_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12974/20200827164405942.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12311/ind_01-20_compressed-1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12354/ind_0002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12355/ind_0003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12356/ind_0004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12357/ind_0005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12376/ind_0006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12395/ind_0007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12443/ind_0008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12477/ind_0009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12489/ind_0010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12511/ind_0011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12512/ind_0012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12541/ind_0013.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12554/ind__0014.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12577/ind__0015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12578/ind__0016.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12606/ind__0017.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12611/ind_18_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12621/ind_0019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12622/ind_0020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12647/ind_0021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12663/ind_0022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12685/ind_0023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12710/ind_0024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12711/ind_0025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12714/ind_0026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12715/ind_0027.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12716/ind_0028.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12732/ind_0029.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12741/ind_0030.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12773/ind_31.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12790/ind_0032.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12791/ind_0033.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12804/ind_34.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12829/ind_0035.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12830/ind_0036.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12831/ind_0037.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12832/ind_38.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12833/ind__0039.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12851/ind_0040.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12852/ind_0041.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12883/ind_0044.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12898/ind_0043.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12926/ind_0044.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12927/ind_0045.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12928/ind_0046.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12934/ind_047-2020_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12942/ind_0048.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12943/ind_0049.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12960/ind_0050.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12961/ind_0051.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12990/ind__0052.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12999/ind_53.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13029/ind_54.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13040/ind_0055.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13041/ind_0056.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13042/ind_0057.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13059/ind_0058.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13060/ind_0059.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13076/ind_0060.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13093/ind_0061.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13094/ind_0062.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13132/ind_64.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13133/ind_64.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13134/ind_65.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13141/ind_066-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13142/ind_067-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12492/mr_plcex_09-19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12495/of_16-2020-gp-aal_organized_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12688/mr_37.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12886/mr_040_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12887/mr_041_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13033/mr_06-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12363/pi_0001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12377/pi_0002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12378/pi_0003.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12379/pi_0004.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12380/pi_0005.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12444/pi_0006.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12445/pi_0007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12458/pi_08.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12513/pi_0009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12536/pi_0010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12560/pi_0011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12561/pi_0012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12568/pi_0013.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12569/pi_0014.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12570/pi_0015.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12592/pi_0016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12649/pi_0017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12661/pi_0018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12662/pi_0019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12725/pi_0020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12726/pi_0021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12774/pi_0022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12792/pi_0023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12840/pi_0024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12867/pi_0025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12868/pi_0026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12884/pi_0027.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12885/pi_0028.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12899/pi_0029.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12900/pi_0030.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12901/pi_0031.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12902/pi_32.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12911/pi_0033.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12912/pi_0034.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12913/pi_0035.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12952/pi_0036.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12962/pi__0037.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12976/pi_0038.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12977/pi_0039.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12984/pi_0040.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12985/pi_0041.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12986/pi_0042.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12997/pi_0043.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12998/pi_0044.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13013/pi_0045.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13074/pi_0046.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13075/pi_0047.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13098/pi_048-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12315/pp_0001.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12316/pp_0002.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12317/pp_0003.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12318/pp_0004.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12319/pp_0005.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12320/pp_0006.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12322/pp_0008.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12323/pp_0009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12324/pp_0010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12325/pp_0011.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12326/pp_0012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12327/pp_0013.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12328/pp_0014.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12329/pp_0015.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12330/pp_0016.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12331/pp_0017.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12332/pp_0018.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12333/pp_0019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12334/pp_0020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12335/pp_0021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12336/pp_0022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12337/pp_0023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12338/pp_0024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12339/pp_0025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12340/pp_0026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12341/pp_0027.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12342/pp_0028.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12343/pp_0029.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12344/pp_0030.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12345/pp_0031.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12346/pp_0032.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12347/pp_0033.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12348/pp_0034.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12349/pp_0035.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12350/pp_0036.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12351/pp_0037.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12352/pp_0038.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12364/pp_0039.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12365/pp_0040.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12366/pp_0041.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12367/pp_0042.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12368/pp_0043.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12369/pp_0044.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12370/pp_0045.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12373/pp_0046.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12374/pp_0047.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12375/pp_0048.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12389/pp_0049.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12390/pp_0050.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12391/pp_0051.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12392/pp_0052.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12393/pp_0053.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12394/pp_0054.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12396/pp_0055.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12397/pp_0056.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12398/pp_0057.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12399/pp_0058.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12400/pp_0059.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12401/pp_0060.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12402/pp_0061.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12403/pp_0062.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12404/pp_0063.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12405/pp_0064.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12406/pp_0065.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12407/pp_0066.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12408/pp_0067.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12409/pp_0068.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12410/pp_0069.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12411/pp_0070.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12412/pp_0071.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12413/pp_0072.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12414/pp_0073.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12415/pp_0074.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12416/pp_0075.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12417/pp_0076.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12418/pp_0077.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12419/pp_0078.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12420/pp_0079.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12421/pp_0080.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12422/pp_0081.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12423/pp_0082.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12424/pp_0083.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12425/pp_0084.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12426/pp_0085.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12427/pp_0086.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12430/pp_0087.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12431/pp_0088.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12432/pp_0089.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12433/pp_0090.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12434/pp_0091.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12436/pp_0092.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12437/pp_0093.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12438/pp_0094.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12439/pp_0095.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12440/pp_0096.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12441/pp_0097.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12442/pp_0098.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12447/pp_0099.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12450/pp_0100.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12451/pp_0101.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12452/pp_0102.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12453/pp_0103.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12454/pp_0104.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12455/pp_0105.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12456/pp_0106.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12457/pp_0107.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12459/pp108.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12461/pp_0109.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12462/pp_0110.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12463/pp_0111.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12464/pp_0112.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12465/pp_0113.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12473/pp_0114.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12474/pp_0115.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12475/pp_0116.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12478/pp_0117.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12479/pp_0118.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12480/pp_0119.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12481/pp_0120.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12482/pp_0121.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12484/pp_0123.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12485/pp_0124.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12486/pp_0125.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12488/pp_0126.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12504/pp_0127.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12505/pp_0128.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12506/pp_0129.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12507/pp_0130.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12508/pp_0131.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12515/pp_0132.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12516/pp_0133.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12529/pp_0134.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12530/pp_0135.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12531/pp_0136.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12532/pp_0137.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12533/pp_0138.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12534/pp_0139.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12535/pp_0140.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12537/pp_0141.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12538/pp_0142.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12542/pp_0143.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12543/pp_0144.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12544/pp_0145.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12545/pp_0146.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12546/pp_0147.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12547/pp_0148.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12548/pp_0149.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12549/pp_0150.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12550/pp_0151.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12551/pp_0152.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12552/pp_0153.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12553/pp_0154.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12555/pp_0155.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12556/pp_0156.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12557/pp_0157.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12558/pp_0158.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12559/pp_0159.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12571/pp_0161.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12572/pp_0162.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12573/pp_0163.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12574/pp_0164.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12575/pp_0165.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12576/pp_0166.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12589/pp_0167.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12590/pp_0168.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12591/pp_0169.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12593/pp_0170.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12594/pp_0171.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12595/pp_0172.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12596/pp_0173.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12597/pp_0174.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12598/pp_0175.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12599/pp_0176.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12601/pp_0177.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12602/pp_0178.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12603/pp_0179.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12604/pp_0180.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12605/pp_0181.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12613/pp_0182.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12614/pp_0183.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12615/pp_0184.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12616/pp_0185.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12617/pp_0186.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12618/pp_0187.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12619/pp_0188.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12620/pp_0189.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12624/pp_0190.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12625/pp_0191.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12626/pp_0192.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12627/pp_0193.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12628/pp_0194.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12629/pp_0195.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12630/pp_0196.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12631/pp_0197.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12632/pp_0198.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12633/pp_0199.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12634/pp_0200.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12635/pp_0201.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12636/pp_0202.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12637/pp_0203.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12638/pp_0204.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12639/pp_0205.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12640/pp_0206.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12641/pp_0207.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12642/pp_0208.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12643/pp_0209.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12644/pp_0210.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12645/pp_0211.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12646/pp_0212.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12658/pp_0213.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12659/pp_0214.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12665/pp_0215.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12666/pp_0216.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12671/pp_0217.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12672/pp_0218.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12675/pp_0219.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12676/pp_0220.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12677/pp_0221.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12678/pp_0222.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12679/pp_0223.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12680/pp_0224.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12681/pp_0225.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12682/pp_0226.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12683/pp_0227.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12684/pp_0228.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12690/pp_0229.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12691/pp_0230.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12692/pp_0231.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12693/pp_0232.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12694/pp_0233.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12695/pp_0234.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12696/pp_0235.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12697/pp_0236.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12698/pp_0237.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12699/pp_0238.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12700/pp_0239.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12701/pp_0240.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12702/pp_0241.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12703/pp_0242.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12704/pp_0243.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12705/pp_0244.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12706/pp_0245.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12707/pp_0246.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12708/pp_0247.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12709/pp_0248.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12717/pp_0249.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12718/pp_0250.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12719/pp_0251.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12720/pp_0252.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12721/pp_0253.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12722/pp_0254.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12723/pp_0255.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12724/pp_0256.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12727/pp_0257.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12728/pp_0258.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12729/pp_0259.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12730/pp_0260.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12731/pp_0261.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12734/pp_0262.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12735/pp_0263.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12736/pp_0264.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12737/pp_0265.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12738/pp_0266.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12739/pp_0267.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12740/pp_0268.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12742/pp_0269.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12743/pp_0270.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12744/pp_0271.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12745/pp_0272.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12746/pp_0273.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12747/pp_0274.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12748/pp_0275.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12749/pp_0276.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12750/pp_0277.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12751/pp_0278.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12752/pp_0279.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12753/pp_0280.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12754/pp_0281.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12755/pp_0282.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12756/pp_0283.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12757/pp_0284.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12758/pp_0285.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12759/pp_0286.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12760/pp_0287.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12761/pp_0288.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12762/pp_0289.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12763/pp_0290.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12764/pp_0291.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12765/pp_0292.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12766/pp_0293.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12767/pp_0294.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12768/pp_0295.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12769/pp_0296.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12770/pp_0297.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12771/pp_0298.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12772/pp_0299.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12775/pp_0300.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12776/pp_0301.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12777/pp_0302.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12778/pp_0303.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12779/pp_0304.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12780/pp_0305.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12781/pp_0306.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12782/pp_0307.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12783/pp_0308.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12784/pp_0309.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12785/pp_0310.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12786/pp_0311.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12787/pp_0312.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12788/pp_0313.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12789/pp_0314.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12793/pp_0315.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12794/pp_0316.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12797/pp_0317.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12798/pp_0318.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12799/pp_0319.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12800/pp__0320.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12801/pp__0321.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12802/pp__0322.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12803/pp__0323.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12809/pp_0324.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12810/pp_0325.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12811/pp_0326.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12812/pp_0327.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12813/pp_0328.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12814/pp_0329.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12815/pp_0330.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12816/pp_0331.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12817/pp_0332.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12818/pp_0333.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12819/pp_0334.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12820/pp_0335.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12821/pp_0336.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12822/pp_0337.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12823/pp_0338.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12824/pp_0339.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12825/pp_0340.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12826/pp_0341.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12827/pp_0342.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12828/pp_0343.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12841/pp_0344.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12842/pp_0345.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12843/pp_0346.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12844/pp_0347.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12845/pp_0348.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12846/pp_0349.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12847/pp_0350.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12848/pp_0351.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12849/pp_0352.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12850/pp_0353.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12857/pp_0354.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12858/pp_0355.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12859/pp_0356.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12860/pp_0357.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12861/pp_0358.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12862/pp_0359.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12863/pp_0360.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12864/pp_0361.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12865/pp_0362.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12866/pp_0363.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12869/pp_0364.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12870/pp_0365.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12871/pp_0366.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12872/pp_0367.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12873/pp_0368.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12874/pp_0369.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12875/pp_0370.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12876/pp_0371.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12877/pp_0372.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12878/pp_0373.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12879/pp_0374.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12880/pp_0375.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12881/pp_0376.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12882/pp_0377.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12894/pp_0378.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12895/pp_0379.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12896/pp_0380.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12897/pp_0381.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12903/pp_0382.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12904/pp_0383.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12905/pp_0384.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12906/pp_0385.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12907/pp_0386.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12908/pp_0387.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12914/pp_0390.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12915/pp_0391.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12916/pp_0392.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12917/pp_0393.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12918/pp_0394.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12919/pp_0395.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12920/pp_0396.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12921/pp_0397.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12922/pp_0398.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12923/pp_0399.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12924/pp_0400.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12925/pp_0401.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12937/pp_0402.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12938/pp_0403.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12939/pp_0404.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12940/pp_0405.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12941/pp_0406.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12945/pp_0407.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12946/pp_0408.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12947/pp_0409.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12948/pp_0410.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12949/pp_0411.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12950/pp_0412.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12951/pp_0413.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12953/pp_0414.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12954/pp_0415.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12963/pp_0416.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12964/pp_0417.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12965/pp_0418.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12966/pp_0419.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12967/pp_0420.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12968/pp_0421.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12969/pp_0422.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12970/pp_0423.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12971/pp_0424.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12972/pp_0425.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12973/pp_0426.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12978/pp_0427.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12979/pp_0428.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12980/pp_0429.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12981/pp_0430.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12982/pp_0431.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12983/pp__0432.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12987/pp_0433.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12988/pp_0434.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12989/pp_0435.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12992/pp_0436.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12993/pp_0437.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12996/pp_0438.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13000/pp_0439.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13001/pp_0440.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13009/pp_0442.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13010/pp_0443.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13011/pp_0444.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13014/pp_0445.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13015/pp_0446.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13016/pp_0447.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13022/pp_0448.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13023/pp_0449.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13026/pp_0450.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13027/pp_0451.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13028/pp_0452.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13034/pp_0453.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13035/pp_0454.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13036/pp_0455.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13037/pp_0456.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13038/pp_0457.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13048/pp_0458.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13049/pp_0459.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13050/pp_0460.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13051/pp_0461.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13054/pp_0462.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13055/pp_0463.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13056/pp_0464.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13057/pp_0465.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13058/pp_0466.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13063/pp_0467.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13064/pp_0468.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13065/pp_0469.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13066/pp_0470.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13067/pp_0471.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13068/pp_0472.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13069/pp_0473.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13070/pp_0474.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13071/pp_0475.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13072/pp_0476.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13073/pp_0477.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13077/pp_0478.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13078/pp_0479.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13079/pp_0480.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13080/pp_0481.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13081/pp_0482.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13082/pp_0483.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13083/pp_0484.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13084/pp_485_0001.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13085/pp_0486.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13086/pp_0487.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13088/pp_0488.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13089/pp_0489.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13090/pp_0490.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13091/pp_0491.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13092/pp_0492.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13095/pp_0493.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13096/pp_0494.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13097/pp_0495.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13101/pp_0496.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13102/pp_0497.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13103/pp_0498.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13104/pp_0499.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13105/pp_0500.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13106/pp_0501.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13114/pp_502.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13123/pp503.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13127/pp_0504.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13128/pp_0505.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13129/pp_0506.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13130/pp_0507.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13131/pp_0508.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13135/pp_509-2020.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13136/pp_510-2020.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13137/pp_511-2020.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13138/pp_512-2020.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13139/pp_513-2020.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13148/pp_0514.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13149/pp_0515.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13150/pp_0516.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13151/pp_0517.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13152/pp_0518.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13153/pp_0519.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12372/pdl_01-2020_-_cidadao_olirio.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12494/pdl_022020.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13045/pdl_032020_2.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13111/pdl_042020.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13125/pdl_052020_organized_1.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12353/pe_01-2020_-_rua_missionario_gustavo_nordlund.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12358/pe_02-2020_-_emei_centenario.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12361/pe_03-2020_-_assentamento.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12460/plex_05-2020_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12468/plex_06-2020_-_-_contratacao_temporaria_smhad.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12472/plex_010-2020_-_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12500/plex_11-2020.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12501/plex_12-2020.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12514/plex_13-2020.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12517/plex_14-2020.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12518/plex_15-2020.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12567/plex_16-2020_1.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12526/plex_018-2020_-_calamidade_publica.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12564/plex_0212020.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12607/pl_022.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12608/pl_23.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12609/pl_24.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12610/pl_25.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12651/pe_262020.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12652/pe_0272020.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12653/pe_0282020.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12654/pe_0292020.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12655/pe_0302020.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12656/pe_0312020.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12657/pe_0322020.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12664/pe_0332020.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12668/pe_0352020.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12670/pe_0372020_3.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12687/plex_38-2020.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12805/pe_39-2020.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12806/pe_40_1.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12807/pe_41_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12853/pe_042.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12856/plex_0432020_2.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12956/plex_44.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12957/plex_45.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12975/plex_046_2.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13006/plex_047_2.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13007/plex_048_2.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13012/plex_49_2.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13020/plex_502020.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13053/plex_51_2.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13107/plex_052-2020_loa_2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13116/pe_53-1.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13117/pe_54-1.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13118/pe_55-1.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13119/pe_56_pesquisavel.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13120/pe_57_2.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13121/pe_58_2.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13122/pe_59_2.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13143/plex_060-2020.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13144/plex_061-2020.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13155/plex_062-2020.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12371/pl_01-20_-_corsan.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12435/pl_02-2020_-_rua_moises.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12487/pl_03.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12497/pl_04-2020_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12498/pl_05-2020_-_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12499/pl_06-2020_-_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12540/pl_072020.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12587/pl_082020.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12588/pl_092020.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12673/pl_010_2.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12674/pl_011.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12808/pl_012-2020.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12854/pl_013-2020.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12855/pl_014-2020.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12888/pl_015-2020.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12889/pl_016-2020.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12890/pl_017-2020.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12891/pl_18_2.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12892/pl_19_2.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12893/pl_20_2.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12929/pl_21.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12930/plex_22_2.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12931/plex_023-2020.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12932/pl_24.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12935/pl_025-2020.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12944/pl_262020_organized_organized_1.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12958/pl_027_organized_1.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12991/pl_028.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12994/pl_029-2020.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13003/pl_30_2.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13004/pl_031-2020_-_logradouro_jose_galetto.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13005/pl_032-2020.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13018/pl_332020_organized_1.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13021/pl_342020_organized_1.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13024/pl_352020.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13025/pl_362020.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13032/pl_037-2020.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13044/pl_038-2020.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13062/pl_39.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13099/pl_40_organized_1.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13100/pl_41_organized_1.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13113/pl_42_pesquisavel.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13124/pl_043-2020.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13126/pl_442020_organized_1.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13145/pl_045-2020_2.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13146/pl_046-2020_2.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13147/pl_472020.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12381/plcex_04-2020-zeo.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12469/plcex_07-2020_-_eletricista.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12470/plex_08-2020_-_revisao_geral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12471/plex_09-2020_-_magisterio.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12520/plex_17-2020.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12527/plcex_019-2020_-_issqn.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12528/plcex_20-2020-rpv.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12667/pe_0342020_2.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12669/pe_0362020_2.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12496/plc_01-2020_-_pessoal_pl.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12522/pr_01-2020.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12562/pr_022020.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13019/pr_03-2020_compressed.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12359/rq_0001.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12360/rq_0002.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12362/rq_0003.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12382/rq_0004.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12383/rq_0005.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12384/rq_0006.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12385/rq_0007.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12386/rq_0008.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12387/rq_0009.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12388/rq_0010.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12428/rq_0011.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12429/rq_0012.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12446/rq_0013.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12448/rq_0014.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12449/rq_0015.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12466/rq_0016.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12467/req_017-2020.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12476/rq_0018.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12490/rq_0019.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12491/rq_0020.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12493/req_021-2020.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12502/req_22.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12503/req_23.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12509/rq_0024.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12510/rq_0025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12523/rq_0026.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12524/rq_0027.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12525/rq_0028.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12539/rq_0029.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12563/rq_0030.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12579/rq_0031.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12580/rq_0032.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12581/rq_0033.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12582/rq_0034.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12583/rq_0035.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12584/rq_0036.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12585/rq_0037.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12586/rq_0038.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12600/rq_0039.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12623/rq_0041.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12648/rq_0042.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12660/rq_43.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12686/rq_44.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12689/rq_0045.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12712/rq_0046.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12713/rq_0047.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12733/req_48.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12795/rq_49.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12834/rq_0051.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12835/rq_0052.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12836/rq_0053.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12837/rq_54.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12838/rq_0055.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12839/rq_56.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12933/req_57.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12936/req_058-2020.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12959/rq_59.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12995/rq_0060.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13008/rq_0061.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13017/rq_0062.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13030/rq_63.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13031/req_064-2020.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13043/rq_0066.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13052/rq_0067.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13061/20201008155548676.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13108/rq_0069.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13109/rq_70.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13110/rq_0071.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13115/rq_73.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13140/req_074-2020.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13154/rq_0075.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12650/mens_veto.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/12314/proc_011-si011-20_-_denuncia.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2020/13087/processo_22020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H841"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>