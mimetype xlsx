--- v0 (2025-10-03)
+++ v1 (2026-05-19)
@@ -54,1952 +54,1952 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19534</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Cristian de Souza</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19534/emenda_02-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19534/emenda_02-2024.pdf</t>
   </si>
   <si>
     <t>Emenda aditiva ao Projeto de Lei nº 04/2024, que institui a “Semana Municipal de som automotivo e carros rebaixados”, no âmbito do Município de Montenegro.</t>
   </si>
   <si>
     <t>19518</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mensagem Retificativa</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19518/of_10-mr.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19518/of_10-mr.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao Projeto de Lei n.° 133/2023, que dispõe sobre a concessão de auxílio financeiro a atletas, artistas, estudantes e equipes que representem o Município de Montenegro em eventos esportivos, artísticos e de educação, alterando a redação do caput dos artigos 1º e 5º; do § 1º do artigo 6º; e dos incisos I, II, III, IV, V e VI do artigo 8º.</t>
   </si>
   <si>
     <t>19557</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19557/of_43-2024-gp-aal.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19557/of_43-2024-gp-aal.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa referente ao PLC n.º 10/2024, visando realizar ajustes em dispositivos constantes no artigo 1º do projeto, sendo no parágrafo 2º do artigo 41-A e parágrafo 2º do artigo 41-B.</t>
   </si>
   <si>
     <t>19617</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19617/1_-_oficio_poder_executivo_no_0005-2024-9252349904088237059.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19617/1_-_oficio_poder_executivo_no_0005-2024-9252349904088237059.pdf</t>
   </si>
   <si>
     <t>Mensagem Retificativa ao artigo 2º do Projeto de Lei nº 056/2024, que autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 90.000,00.</t>
   </si>
   <si>
     <t>19605</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Sergio Souza</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19605/pdl_01-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19605/pdl_01-2024.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Montenegrino Honorário ao Senhor Osmar Gasparini Terra.</t>
   </si>
   <si>
     <t>19618</t>
   </si>
   <si>
     <t>Gustavo Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19618/1_-_projeto_de_decreto_legislativo_no_0002-2024-1585785344040148943.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19618/1_-_projeto_de_decreto_legislativo_no_0002-2024-1585785344040148943.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadã Montenegrina Honorária à Hedi Lourdes Kraemer Thomsen.</t>
   </si>
   <si>
     <t>19656</t>
   </si>
   <si>
     <t>Talis Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19656/1_-_projeto_de_decreto_legislativo_no_0003-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19656/1_-_projeto_de_decreto_legislativo_no_0003-2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de “Cidadão Montenegrino ao 2º Sgt PM DIÉFERSON FERREIRA DA SILVEIRA.</t>
   </si>
   <si>
     <t>19663</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Juarez Vieira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19663/pdl_04_2024_gilvan.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19663/pdl_04_2024_gilvan.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Montenegrino Honorário ao Senhor Gilvan Martiliano de Oliveira.</t>
   </si>
   <si>
     <t>19506</t>
   </si>
   <si>
     <t>PLEX</t>
   </si>
   <si>
     <t>Projeto de Lei (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19506/plex_01-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19506/plex_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera o horário de expediente, no período de 08 de janeiro de 2024 a 14 de fevereiro de 2024.</t>
   </si>
   <si>
     <t>19507</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19507/1_-_projeto_de_lei_executivo_no_0002-2024-14991285667020613777.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19507/1_-_projeto_de_lei_executivo_no_0002-2024-14991285667020613777.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano de Auxílios e Subvenções para o exercício de 2024.</t>
   </si>
   <si>
     <t>19509</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19509/1_-_projeto_de_lei_executivo_no_0003-2024-12640318424980997579.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19509/1_-_projeto_de_lei_executivo_no_0003-2024-12640318424980997579.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>19510</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19510/1_-_projeto_de_lei_executivo_no_0004-2024-14447960593269751198.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19510/1_-_projeto_de_lei_executivo_no_0004-2024-14447960593269751198.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 116.580,61.</t>
   </si>
   <si>
     <t>19511</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19511/1_-_projeto_de_lei_executivo_no_0005-2024-9382374479702938760.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19511/1_-_projeto_de_lei_executivo_no_0005-2024-9382374479702938760.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>19512</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19512/1_-_projeto_de_lei_executivo_no_0006-2024-5974551691421574357.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19512/1_-_projeto_de_lei_executivo_no_0006-2024-5974551691421574357.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 900.000,00.</t>
   </si>
   <si>
     <t>19513</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19513/1_-_projeto_de_lei_executivo_no_0007-2024-4452714064817006967.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19513/1_-_projeto_de_lei_executivo_no_0007-2024-4452714064817006967.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 398.192,95.</t>
   </si>
   <si>
     <t>19514</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19514/1_-_projeto_de_lei_executivo_no_0008-2024-3821095019290247796.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19514/1_-_projeto_de_lei_executivo_no_0008-2024-3821095019290247796.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n.º 3.442/1999, que dispõe sobre os serviços de táxi no Município, e dá outras providências.</t>
   </si>
   <si>
     <t>19515</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19515/1_-_projeto_de_lei_executivo_no_0009-2024-8002371700617557775.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19515/1_-_projeto_de_lei_executivo_no_0009-2024-8002371700617557775.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 25.000,00.</t>
   </si>
   <si>
     <t>19519</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19519/1_-_projeto_de_lei_executivo_no_0010-2024-5527525315699474397.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19519/1_-_projeto_de_lei_executivo_no_0010-2024-5527525315699474397.pdf</t>
   </si>
   <si>
     <t>19520</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19520/1_-_projeto_de_lei_executivo_no_0011-2024-3436118308220842379.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19520/1_-_projeto_de_lei_executivo_no_0011-2024-3436118308220842379.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n.º 7.128, de 08 de dezembro de 2023, que institui o Programa Recomeçar II no Município.</t>
   </si>
   <si>
     <t>19521</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19521/1_-_projeto_de_lei_executivo_no_0012-2024-17791483733981386971.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19521/1_-_projeto_de_lei_executivo_no_0012-2024-17791483733981386971.pdf</t>
   </si>
   <si>
     <t>Estabelece o vencimento dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias do Município de Montenegro - RS.</t>
   </si>
   <si>
     <t>19522</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19522/1_-_projeto_de_lei_executivo_no_0013-2024-16602242641369998936.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19522/1_-_projeto_de_lei_executivo_no_0013-2024-16602242641369998936.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 5º da Lei nº 3.966, de 2003, que institui o Programa de Vale-Alimentação aos servidores municipais.</t>
   </si>
   <si>
     <t>19523</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19523/1_-_projeto_de_lei_executivo_no_0014-2024-9551001835283059007.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19523/1_-_projeto_de_lei_executivo_no_0014-2024-9551001835283059007.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei n.° 7.031, de 05 de abril de 2023, que dispõe sobre a concessão do vale-alimentação aos Conselheiros Tutelares do Município.</t>
   </si>
   <si>
     <t>19524</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19524/1_-_projeto_de_lei_executivo_no_0015-2024-9689041626846914700.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19524/1_-_projeto_de_lei_executivo_no_0015-2024-9689041626846914700.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral do subsídio do Prefeito e Vice-Prefeito do Município de Montenegro.</t>
   </si>
   <si>
     <t>19525</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19525/1_-_projeto_de_lei_executivo_no_0016-2024-7267533707721271663.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19525/1_-_projeto_de_lei_executivo_no_0016-2024-7267533707721271663.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral do subsídio dos Secretários Municipais de Montenegro.</t>
   </si>
   <si>
     <t>19526</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19526/1_-_projeto_de_lei_executivo_no_0017-2024-9019861962263596255.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19526/1_-_projeto_de_lei_executivo_no_0017-2024-9019861962263596255.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral do subsídio dos Vereadores do Município de Montenegro.</t>
   </si>
   <si>
     <t>19531</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19531/plex_018-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19531/plex_018-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a abrir crédito especial no valor de R$ 5.000,00.</t>
   </si>
   <si>
     <t>19538</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19538/plex_019-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19538/plex_019-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n.º 7.167, de 1º março de 2024, que altera a redação do art. 5º da Lei nº 3.966, de 2003, que institui o Programa de Vale-Alimentação aos servidores municipais.</t>
   </si>
   <si>
     <t>19539</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19539/plex_020-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19539/plex_020-2024.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 400.000,00.</t>
   </si>
   <si>
     <t>19540</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19540/plex_021-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19540/plex_021-2024.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 154.483,33.</t>
   </si>
   <si>
     <t>19546</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19546/1_-_projeto_de_lei_executivo_no_0022-2024-387594517520045836.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19546/1_-_projeto_de_lei_executivo_no_0022-2024-387594517520045836.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 1.770.974,97.</t>
   </si>
   <si>
     <t>19547</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19547/1_-_projeto_de_lei_executivo_no_0023-2024-5894180143829495633.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19547/1_-_projeto_de_lei_executivo_no_0023-2024-5894180143829495633.pdf</t>
   </si>
   <si>
     <t>Acrescenta o parágrafo 6º ao artigo 1º da Lei n.º 7.164/2024, que dispõe sobre a concessão de auxílio financeiro a atletas, artistas, estudantes e equipes que representem o Município de Montenegro em eventos esportivos, artísticos e de educação.</t>
   </si>
   <si>
     <t>19552</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19552/plex_024-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19552/plex_024-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 43.000,00.</t>
   </si>
   <si>
     <t>19553</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19553/plex_025-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19553/plex_025-2024.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 202.226,42.</t>
   </si>
   <si>
     <t>19554</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19554/plex_026-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19554/plex_026-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, até 10 (dez) Agentes de Combate a Endemias.</t>
   </si>
   <si>
     <t>19556</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19556/plex_027-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19556/plex_027-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 400.000,00.</t>
   </si>
   <si>
     <t>19558</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19558/1_-_projeto_de_lei_executivo_no_0028-2024-1087166992507661126.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19558/1_-_projeto_de_lei_executivo_no_0028-2024-1087166992507661126.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos atinentes a Lei n.º 6.287, de 11.04.2016, que autoriza o Executivo Municipal a conceder, de forma onerosa, o espaço da Cafeteria da Estação da Cultura.</t>
   </si>
   <si>
     <t>19559</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19559/1_-_projeto_de_lei_executivo_no_0029-2024-11070435980430218220.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19559/1_-_projeto_de_lei_executivo_no_0029-2024-11070435980430218220.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 4.141.269,35.</t>
   </si>
   <si>
     <t>19560</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19560/1_-_projeto_de_lei_executivo_no_0030-2024-10574003451772850375.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19560/1_-_projeto_de_lei_executivo_no_0030-2024-10574003451772850375.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 548.794,60.</t>
   </si>
   <si>
     <t>19566</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19566/1_-_projeto_de_lei_executivo_no_0031-2024-6718857821784324033.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19566/1_-_projeto_de_lei_executivo_no_0031-2024-6718857821784324033.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 310.000,00.</t>
   </si>
   <si>
     <t>19567</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19567/1_-_projeto_de_lei_executivo_no_0032-2024-6033397560714126056.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19567/1_-_projeto_de_lei_executivo_no_0032-2024-6033397560714126056.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 482.325,00.</t>
   </si>
   <si>
     <t>19568</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19568/1_-_projeto_de_lei_executivo_no_0033-2024-13616447006458577453.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19568/1_-_projeto_de_lei_executivo_no_0033-2024-13616447006458577453.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 585.755,00.</t>
   </si>
   <si>
     <t>19569</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19569/1_-_projeto_de_lei_executivo_no_0034-2024-15403963693551295404.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19569/1_-_projeto_de_lei_executivo_no_0034-2024-15403963693551295404.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo 2º, do artigo 1º, da Lei nº 6.889, de 29 março de 2022, que autoriza o Executivo Municipal a convocar em Regime Suplementar de Trabalho para os cargos de Assistente de Escola, de Auxiliar de Creche e de Monitor de Creche.</t>
   </si>
   <si>
     <t>19571</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19571/1_-_projeto_de_lei_executivo_no_0035-2024-10688942352721488118.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19571/1_-_projeto_de_lei_executivo_no_0035-2024-10688942352721488118.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 280.000,00.</t>
   </si>
   <si>
     <t>19572</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19572/1_-_projeto_de_lei_executivo_no_0036-2024-10199240558205427049.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19572/1_-_projeto_de_lei_executivo_no_0036-2024-10199240558205427049.pdf</t>
   </si>
   <si>
     <t>Autoriza o remanejamento de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ _x000D_
 135.700,00.</t>
   </si>
   <si>
     <t>19573</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19573/1_-_projeto_de_lei_executivo_no_0037-2024-9023299880844218864.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19573/1_-_projeto_de_lei_executivo_no_0037-2024-9023299880844218864.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 684,33.</t>
   </si>
   <si>
     <t>19574</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19574/1_-_projeto_de_lei_executivo_no_0038-2024-12591329185020879001.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19574/1_-_projeto_de_lei_executivo_no_0038-2024-12591329185020879001.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 447.805,97.</t>
   </si>
   <si>
     <t>19575</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19575/1_-_projeto_de_lei_executivo_no_0039-2024-4105192579689774395.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19575/1_-_projeto_de_lei_executivo_no_0039-2024-4105192579689774395.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>19576</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19576/1_-_projeto_de_lei_executivo_no_0040-2024-9871620804802269311.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19576/1_-_projeto_de_lei_executivo_no_0040-2024-9871620804802269311.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 23.835,52.</t>
   </si>
   <si>
     <t>19578</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19578/1_-_projeto_de_lei_executivo_no_0041-2024-2079443876659670913.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19578/1_-_projeto_de_lei_executivo_no_0041-2024-2079443876659670913.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 388.016,00.</t>
   </si>
   <si>
     <t>19579</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19579/1_-_projeto_de_lei_executivo_no_0042-2024-2214869137572661028.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19579/1_-_projeto_de_lei_executivo_no_0042-2024-2214869137572661028.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 2º da Lei n.º 6.980, de 05 de dezembro de 2022, que autoriza o Executivo Municipal a contratar, temporária e administrativamente, 10 (dez) Agentes Comunitários de Saúde para a ESF e PACS.</t>
   </si>
   <si>
     <t>19582</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19582/1_-_projeto_de_lei_executivo_no_0043-2024-2582386494711110767.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19582/1_-_projeto_de_lei_executivo_no_0043-2024-2582386494711110767.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 1.830.001,00.</t>
   </si>
   <si>
     <t>19583</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19583/1_-_projeto_de_lei_executivo_no_0044-2024-14165322088580221793.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19583/1_-_projeto_de_lei_executivo_no_0044-2024-14165322088580221793.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 61.339,28.</t>
   </si>
   <si>
     <t>19584</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19584/1_-_projeto_de_lei_executivo_no_0045-2024-7444457354152241382.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19584/1_-_projeto_de_lei_executivo_no_0045-2024-7444457354152241382.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 482.452,62.</t>
   </si>
   <si>
     <t>19585</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19585/1_-_projeto_de_lei_executivo_no_0046-2024-11796621957585394840.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19585/1_-_projeto_de_lei_executivo_no_0046-2024-11796621957585394840.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>19586</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19586/1_-_projeto_de_lei_executivo_no_0047-2024-1858299711491761845.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19586/1_-_projeto_de_lei_executivo_no_0047-2024-1858299711491761845.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 90.000,00.</t>
   </si>
   <si>
     <t>19596</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19596/1_-_projeto_de_lei_executivo_no_0048-2024-12871675473098586889.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19596/1_-_projeto_de_lei_executivo_no_0048-2024-12871675473098586889.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 150.000,00.</t>
   </si>
   <si>
     <t>19597</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19597/1_-_projeto_de_lei_executivo_no_0049-2024-11449986505845884668.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19597/1_-_projeto_de_lei_executivo_no_0049-2024-11449986505845884668.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso X do art. 36-D da Lei n.º 4.434, de 2006, que reestrutura o Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Montenegro.</t>
   </si>
   <si>
     <t>19602</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19602/1_-_projeto_de_lei_executivo_no_0050-2024-2524472195758189502.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19602/1_-_projeto_de_lei_executivo_no_0050-2024-2524472195758189502.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>19603</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19603/1_-_projeto_de_lei_executivo_no_0051-2024-8364912601114427348.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19603/1_-_projeto_de_lei_executivo_no_0051-2024-8364912601114427348.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 450.000,00.</t>
   </si>
   <si>
     <t>19604</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19604/1_-_projeto_de_lei_executivo_no_0052-2024-13830484990709025754.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19604/1_-_projeto_de_lei_executivo_no_0052-2024-13830484990709025754.pdf</t>
   </si>
   <si>
     <t>Autoriza a isenção do Imposto sobre a Transmissão de Bens Imóveis (ITBI) cujo fato gerador é a transferência de unidades imobiliárias ofertadas no âmbito do Programa Minha Casa Minha Vida – Reconstrução.</t>
   </si>
   <si>
     <t>19608</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19608/1_-_projeto_de_lei_executivo_no_0053-2024-10039545424991993167.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19608/1_-_projeto_de_lei_executivo_no_0053-2024-10039545424991993167.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 469.050,18.</t>
   </si>
   <si>
     <t>19609</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19609/1_-_projeto_de_lei_executivo_no_0054-2024-4264827795210452770.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19609/1_-_projeto_de_lei_executivo_no_0054-2024-4264827795210452770.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 3.139.534,88.</t>
   </si>
   <si>
     <t>19610</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19610/1_-_projeto_de_lei_executivo_no_0055-2024-16003044716850640028.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19610/1_-_projeto_de_lei_executivo_no_0055-2024-16003044716850640028.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente até 04 (quatro) visitadores para atuarem nos programas Criança Feliz e PIM.</t>
   </si>
   <si>
     <t>19611</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19611/1_-_projeto_de_lei_executivo_no_0056-2024-17139113557151948946.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19611/1_-_projeto_de_lei_executivo_no_0056-2024-17139113557151948946.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 90.000,00.</t>
   </si>
   <si>
     <t>19612</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19612/1_-_projeto_de_lei_executivo_no_0057-2024-8285924139886832719.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19612/1_-_projeto_de_lei_executivo_no_0057-2024-8285924139886832719.pdf</t>
   </si>
   <si>
     <t>Concede isenção, remissão e anistia de Imposto Sobre Serviços de Qualquer Natureza – ISS e da taxa do FUNTRAN à empresa concessionária do serviço de transporte coletivo de passageiros no Município de Montenegro.</t>
   </si>
   <si>
     <t>19613</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19613/1_-_projeto_de_lei_executivo_no_0058-2024-9285887065773022900.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19613/1_-_projeto_de_lei_executivo_no_0058-2024-9285887065773022900.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder subsídio à empresa SILAS SERVIÇOS DE TRANSPORTES URBANOS LTDA.</t>
   </si>
   <si>
     <t>19614</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19614/1_-_projeto_de_lei_executivo_no_0059-2024-13817232138009511889.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19614/1_-_projeto_de_lei_executivo_no_0059-2024-13817232138009511889.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 140.000,00.</t>
   </si>
   <si>
     <t>19615</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19615/1_-_projeto_de_lei_executivo_no_0060-2024-7154934342140820867.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19615/1_-_projeto_de_lei_executivo_no_0060-2024-7154934342140820867.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 40.800,00.</t>
   </si>
   <si>
     <t>19616</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19616/1_-_projeto_de_lei_executivo_no_0061-2024-11111982628563037642.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19616/1_-_projeto_de_lei_executivo_no_0061-2024-11111982628563037642.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção ao Greening (Huanglongbing - HLB) – PMPG.</t>
   </si>
   <si>
     <t>19619</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19619/plex_062-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19619/plex_062-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 350.000,00.</t>
   </si>
   <si>
     <t>19620</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19620/plex_063-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19620/plex_063-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 1.046.127,71.</t>
   </si>
   <si>
     <t>19622</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19622/plex_064-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19622/plex_064-2024.pdf</t>
   </si>
   <si>
     <t>19623</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19623/plex_065-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19623/plex_065-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 68.082,00.</t>
   </si>
   <si>
     <t>19624</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19624/projeto_de_lei_executivo_no_0066-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19624/projeto_de_lei_executivo_no_0066-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 329.288,00.</t>
   </si>
   <si>
     <t>19625</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19625/projeto_de_lei_executivo_no_0067-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19625/projeto_de_lei_executivo_no_0067-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 725.717,67.</t>
   </si>
   <si>
     <t>19627</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19627/projeto_de_lei_executivo_no_0068-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19627/projeto_de_lei_executivo_no_0068-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 630.251,00.</t>
   </si>
   <si>
     <t>19628</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19628/projeto_de_lei_executivo_no_0069-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19628/projeto_de_lei_executivo_no_0069-2024.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 150.000,00.</t>
   </si>
   <si>
     <t>19629</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19629/projeto_de_lei_executivo_no_0070-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19629/projeto_de_lei_executivo_no_0070-2024.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 960.000,00.</t>
   </si>
   <si>
     <t>19630</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19630/projeto_de_lei_executivo_no_0071-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19630/projeto_de_lei_executivo_no_0071-2024.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 1.000.000,00.</t>
   </si>
   <si>
     <t>19631</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19631/projeto_de_lei_executivo_no_0072-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19631/projeto_de_lei_executivo_no_0072-2024.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 250.000,00.</t>
   </si>
   <si>
     <t>19632</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19632/projeto_de_lei_executivo_no_0073-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19632/projeto_de_lei_executivo_no_0073-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 300.000,00.</t>
   </si>
   <si>
     <t>19633</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19633/projeto_de_lei_executivo_no_0074-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19633/projeto_de_lei_executivo_no_0074-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo às empresas CERVEJARIA CAÍ LTDA e MUSSKOPF LOCAÇÕES LTDA.</t>
   </si>
   <si>
     <t>19635</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19635/plex_075-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19635/plex_075-2024.pdf</t>
   </si>
   <si>
     <t>Altera, inclui e revoga dispositivos da Lei n.º 5.882, de 13.01.2014, que dispõe sobre o Sistema Viário no Município de Montenegro.</t>
   </si>
   <si>
     <t>19637</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19637/projeto_de_lei_executivo_no_0076-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19637/projeto_de_lei_executivo_no_0076-2024.pdf</t>
   </si>
   <si>
     <t>Inclui ação nas Metas e Prioridades do PPA 2022/2025, na LDO 2024 e abertura de Crédito Especial no valor de R$ 185.000,00.</t>
   </si>
   <si>
     <t>19638</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19638/projeto_de_lei_executivo_no_0077-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19638/projeto_de_lei_executivo_no_0077-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas complementares de enfrentamento à calamidade pública causada pela enchente de maio de 2024 no âmbito da tributação municipal, por meio de remissão e de concessão de crédito de compensação do Imposto Sobre a Propriedade Predial e Territorial Urbana (IPTU) e da Taxa de Coleta de Lixo e Esgoto, aplicáveis exclusivamente aos imóveis edificados atingidos direta ou indiretamente, e do Imposto Sobre Serviços de Qualquer Natureza (ISSQN), nos casos relativos à prestação de serviços sob a forma de trabalho pessoal do próprio contribuinte (profissionais autônomos), para os prestadores estabelecidos nos imóveis que especifica e da outras providências.</t>
   </si>
   <si>
     <t>19639</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19639/projeto_de_lei_executivo_no_0078-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19639/projeto_de_lei_executivo_no_0078-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 53.562,00.</t>
   </si>
   <si>
     <t>19640</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19640/projeto_de_lei_executivo_no_0079-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19640/projeto_de_lei_executivo_no_0079-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 31.268,00.</t>
   </si>
   <si>
     <t>19641</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19641/projeto_de_lei_executivo_no_0080-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19641/projeto_de_lei_executivo_no_0080-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 150.000,00.</t>
   </si>
   <si>
     <t>19642</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19642/projeto_de_lei_executivo_no_0081-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19642/projeto_de_lei_executivo_no_0081-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 36.380,89.</t>
   </si>
   <si>
     <t>19643</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19643/projeto_de_lei_executivo_no_0082-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19643/projeto_de_lei_executivo_no_0082-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 180.000,00.</t>
   </si>
   <si>
     <t>19644</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19644/projeto_de_lei_executivo_no_0083-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19644/projeto_de_lei_executivo_no_0083-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 28.906,85.</t>
   </si>
   <si>
     <t>19645</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19645/projeto_de_lei_executivo_no_0084-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19645/projeto_de_lei_executivo_no_0084-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício Financeiro de 2025.</t>
   </si>
   <si>
     <t>19646</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19646/projeto_de_lei_executivo_no_0085-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19646/projeto_de_lei_executivo_no_0085-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 372.425,00.</t>
   </si>
   <si>
     <t>19647</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19647/projeto_de_lei_executivo_no_0086-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19647/projeto_de_lei_executivo_no_0086-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 327.051,46.</t>
   </si>
   <si>
     <t>19648</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19648/projeto_de_lei_executivo_no_0087-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19648/projeto_de_lei_executivo_no_0087-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 386.761,77.</t>
   </si>
   <si>
     <t>19649</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19649/projeto_de_lei_executivo_no_0088-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19649/projeto_de_lei_executivo_no_0088-2024.pdf</t>
   </si>
   <si>
     <t>19650</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19650/projeto_de_lei_executivo_no_0089-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19650/projeto_de_lei_executivo_no_0089-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Especial no valor de R$ 410.000,00.</t>
   </si>
   <si>
     <t>19651</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19651/projeto_de_lei_executivo_no_0090-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19651/projeto_de_lei_executivo_no_0090-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 5.804.787,29.</t>
   </si>
   <si>
     <t>19654</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19654/1_-_projeto_de_lei_executivo_no_0091-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19654/1_-_projeto_de_lei_executivo_no_0091-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o recebimento de imóvel por dação em pagamento de créditos tributários, e dá outras providências.</t>
   </si>
   <si>
     <t>19655</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19655/1_-_projeto_de_lei_executivo_no_0092-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19655/1_-_projeto_de_lei_executivo_no_0092-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 380.403,00.</t>
   </si>
   <si>
     <t>19658</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19658/1_-_projeto_de_lei_executivo_no_0093-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19658/1_-_projeto_de_lei_executivo_no_0093-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 80.000,00.</t>
   </si>
   <si>
     <t>19659</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19659/1_-_projeto_de_lei_executivo_no_0094-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19659/1_-_projeto_de_lei_executivo_no_0094-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos na Lei n.º 6.810 de 10 de agosto de 2021, dispõe sobre o alinhamento e a retirada de fios em desuso e desordenados existentes em postes de energia elétrica e dá outras providências.</t>
   </si>
   <si>
     <t>19660</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19660/1_-_projeto_de_lei_executivo_no_0095-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19660/1_-_projeto_de_lei_executivo_no_0095-2024.pdf</t>
   </si>
   <si>
     <t>Disciplina o consumo de bebidas alcoólicas em praças e outros locais públicos no município de Montenegro e dá outras providências.</t>
   </si>
   <si>
     <t>19661</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19661/1_-_projeto_de_lei_executivo_no_0096-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19661/1_-_projeto_de_lei_executivo_no_0096-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder a alienação de imóveis.</t>
   </si>
   <si>
     <t>19662</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19662/1_-_projeto_de_lei_executivo_no_0097-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19662/1_-_projeto_de_lei_executivo_no_0097-2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Montenegro.</t>
   </si>
   <si>
     <t>19665</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19665/1_-_projeto_de_lei_executivo_no_0098-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19665/1_-_projeto_de_lei_executivo_no_0098-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a proceder à concessão de uso de 01 (um) Trator agrícola 80 CV à Associação dos Produtores Rurais de Sobrado.</t>
   </si>
   <si>
     <t>19667</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19667/1_-_projeto_de_lei_executivo_no_0099-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19667/1_-_projeto_de_lei_executivo_no_0099-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 218.926,00.</t>
   </si>
   <si>
     <t>19668</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19668/1_-_projeto_de_lei_executivo_no_0100-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19668/1_-_projeto_de_lei_executivo_no_0100-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 47.036,00.</t>
   </si>
   <si>
     <t>19670</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19670/1_-_projeto_de_lei_executivo_no_0101-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19670/1_-_projeto_de_lei_executivo_no_0101-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece horário diferenciado para o expediente administrativo no período de 23 de dezembro de 2024 a 28 de fevereiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>19672</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19672/1_-_projeto_de_lei_executivo_no_0102-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19672/1_-_projeto_de_lei_executivo_no_0102-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder incentivo à empresa BELMETAL LTDA.</t>
   </si>
   <si>
     <t>19673</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19673/1_-_projeto_de_lei_executivo_no_0103-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19673/1_-_projeto_de_lei_executivo_no_0103-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 380.000,00.</t>
   </si>
   <si>
     <t>19674</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19674/1_-_projeto_de_lei_executivo_no_0104-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19674/1_-_projeto_de_lei_executivo_no_0104-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de ação nas Metas e Prioridades do Plano Plurianual 2022-2025, na LDO/2024 e abre crédito especial, no valor de R$ 390.000,00.</t>
   </si>
   <si>
     <t>19679</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19679/1_-_projeto_de_lei_executivo_no_0105-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19679/1_-_projeto_de_lei_executivo_no_0105-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n.° 4.434, de 24.04.2006, que reestrutura o Regime Próprio de Previdência Social dos Servidores Efetivos do Município de Montenegro.</t>
   </si>
   <si>
     <t>19516</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei (Legislativo)</t>
   </si>
   <si>
     <t>Valdeci Alves de Castro</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19516/1_-_projeto_de_lei_legislativo_no_0001-2024-9897345632155589828.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19516/1_-_projeto_de_lei_legislativo_no_0001-2024-9897345632155589828.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de atendimento psicossocial no Sistema Único de Saúde (SUS) para os responsáveis dedicados integralmente ao cuidado de filhos com transtorno do espectro autista (TEA), Transtorno Global do Desenvolvimento (TGD no DSM-4), Transtorno do Déficit de Atenção com Hiperatividade (TDAH), Transtorno de Oposição Desafiante (TOD), Asperger, e outras síndromes.</t>
   </si>
   <si>
     <t>19517</t>
   </si>
   <si>
     <t>Paulo Azeredo</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19517/1_-_projeto_de_lei_legislativo_no_0002-2024-1606565267540585281.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19517/1_-_projeto_de_lei_legislativo_no_0002-2024-1606565267540585281.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da dosagem de Vitamina D no rol dos exames de rotina, bem como a respectiva dispensação do medicamento nas Unidades de Saúde Pública de Montenegro.</t>
   </si>
   <si>
     <t>19529</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19529/1_-_projeto_de_lei_legislativo_no_0003-2024-5080327187457484472.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19529/1_-_projeto_de_lei_legislativo_no_0003-2024-5080327187457484472.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 4° da Lei n.º 3.991, de 12 de dezembro de 2003, que institui o Programa de Vale-Alimentação aos servidores do Legislativo Municipal.</t>
   </si>
   <si>
     <t>19530</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19530/pl_04-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19530/pl_04-2024.pdf</t>
   </si>
   <si>
     <t>Fica instituída a “Semana Municipal de som automotivo e carros rebaixados”, no âmbito do Município de Montenegro.</t>
   </si>
   <si>
     <t>19532</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19532/431569ef-5558-5ea9-9eab-6eaae110d62d-manifesto_1.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19532/431569ef-5558-5ea9-9eab-6eaae110d62d-manifesto_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Estacionamento Prioritário para Veículos Transportando Pessoas com Deficiência e Transtornos do Desenvolvimento em frente a escolas municipais e outras instituições de ensino da rede pública.</t>
   </si>
   <si>
     <t>19536</t>
   </si>
   <si>
     <t>Ana Paula Machado</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19536/pl_06-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19536/pl_06-2024.pdf</t>
   </si>
   <si>
     <t>Denomina “Estação das Flores”, a praça localizada no bairro Estação.</t>
   </si>
   <si>
     <t>19544</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19544/pl_07-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19544/pl_07-2024.pdf</t>
   </si>
   <si>
     <t>Prioriza a implantação de faixas elevadas defronte a escolas localizadas no Município de Montenegro.</t>
   </si>
   <si>
     <t>19562</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19562/1_-_projeto_de_lei_legislativo_no_0008-2024-17278562897197819174.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19562/1_-_projeto_de_lei_legislativo_no_0008-2024-17278562897197819174.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Dr. Jacob Kirjner um logradouro público.</t>
   </si>
   <si>
     <t>19591</t>
   </si>
   <si>
     <t>Presidente da Câmara de Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19591/pl_09-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19591/pl_09-2024.pdf</t>
   </si>
   <si>
     <t>Homologa os créditos adicionais extraordinários abertos e incorporados ao orçamento do ano de 2024 em decorrência de situação de Calamidade Pública.</t>
   </si>
   <si>
     <t>19593</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19593/pl_010-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19593/pl_010-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio dos Vereadores do Município de Montenegro para a Legislatura 2025/2028.</t>
   </si>
   <si>
     <t>19594</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19594/pl_011-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19594/pl_011-2024.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito e Vice-Prefeito do Município de Montenegro para a Legislatura 2025-2028.</t>
   </si>
   <si>
     <t>19595</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19595/pl_012-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19595/pl_012-2024.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Secretários Municipais do Município de Montenegro para a Legislatura 2025-2028.</t>
   </si>
   <si>
     <t>19621</t>
   </si>
   <si>
     <t>Ari Müller</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19621/pl_013-2024_-_rua_klaus.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19621/pl_013-2024_-_rua_klaus.pdf</t>
   </si>
   <si>
     <t>Denomina "Rua Klaus Wolfgang Meirose" um logradouro público.</t>
   </si>
   <si>
     <t>19626</t>
   </si>
   <si>
     <t>Cristian de Souza, Paulo Azeredo</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19626/pl_014-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19626/pl_014-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar aos Agentes Comunitários de Saúde (ACS) o Incentivo Financeiro Adicional - IFA, e dá outras providências.</t>
   </si>
   <si>
     <t>19664</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19664/1_-_projeto_de_lei_legislativo_no_0015-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19664/1_-_projeto_de_lei_legislativo_no_0015-2024.pdf</t>
   </si>
   <si>
     <t>Nomeação de Rua/logradouro.</t>
   </si>
   <si>
     <t>19666</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19666/1_-_projeto_de_lei_legislativo_no_0016-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19666/1_-_projeto_de_lei_legislativo_no_0016-2024.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Catarina da Silva Kieling um logradouro público.</t>
   </si>
   <si>
     <t>19669</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19669/1_-_projeto_de_lei_legislativo_no_0017-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19669/1_-_projeto_de_lei_legislativo_no_0017-2024.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Carlos Eduardo Ferreira um logradouro público.</t>
   </si>
   <si>
     <t>19508</t>
   </si>
   <si>
     <t>PLCEX</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Executivo)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19508/1_-_projeto_de_lei_complementar_executivo_no_0001-2024-11729393541747782405.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19508/1_-_projeto_de_lei_complementar_executivo_no_0001-2024-11729393541747782405.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Complementar n.° 2.635, de 04 de maio de 1990, que dispõe sobre o regime jurídico dos servidores públicos do Município e dá outras providências.</t>
   </si>
   <si>
     <t>19527</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19527/1_-_projeto_de_lei_complementar_executivo_no_0002-2024-14424646742711616910.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19527/1_-_projeto_de_lei_complementar_executivo_no_0002-2024-14424646742711616910.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral de vencimentos e aumento real aos servidores do Município de Montenegro.</t>
   </si>
   <si>
     <t>19528</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19528/1_-_projeto_de_lei_complementar_executivo_no_0003-2024-11816459569685720583.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19528/1_-_projeto_de_lei_complementar_executivo_no_0003-2024-11816459569685720583.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral de vencimentos ao pessoal do Poder Legislativo do Município de Montenegro.</t>
   </si>
   <si>
     <t>19535</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19535/plcex_04-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19535/plcex_04-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a definir como Zona Urbana (com parâmetros urbanísticos da Zona Expansão de Ocupação – ZEO), a área total do imóvel matriculado sob o número 1.073 junto ao Registro de Imóveis.</t>
   </si>
   <si>
     <t>19541</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19541/plcex_05-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19541/plcex_05-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, até 50 (cinquenta) profissionais da educação para atuarem na SMED.</t>
   </si>
   <si>
     <t>19542</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19542/plcex_06-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19542/plcex_06-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, até 2 (dois) psicólogos para atuarem junto ao Núcleo de Arte e Educação Especial/Inclusiva e escolas municipais.</t>
   </si>
   <si>
     <t>19543</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19543/plcex_07-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19543/plcex_07-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, até 2 (dois) nutricionistas para atuarem no Serviço de Nutrição e Alimentação Escolar da SMED.</t>
   </si>
   <si>
     <t>19548</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19548/1_-_projeto_de_lei_complementar_executivo_no_0008-2024-14748473781633404835.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19548/1_-_projeto_de_lei_complementar_executivo_no_0008-2024-14748473781633404835.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 1 (um) motorista e 01 (um) assistente social para atuarem na SMDESCH.</t>
   </si>
   <si>
     <t>19549</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19549/1_-_projeto_de_lei_complementar_executivo_no_0009-2024-3140498431793957000.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19549/1_-_projeto_de_lei_complementar_executivo_no_0009-2024-3140498431793957000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 03 (três) Entrevistadores para atuarem na SMDESCH.</t>
   </si>
   <si>
     <t>19550</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19550/1_-_projeto_de_lei_complementar_executivo_no_0010-2024-9066458032169512412.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19550/1_-_projeto_de_lei_complementar_executivo_no_0010-2024-9066458032169512412.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos na Lei Complementar nº 6.228, de 27 de novembro de 2015, dispõe sobre os quadros de cargos e funções públicas do município; estabelece o plano de carreira dos servidores e dá outras providências.</t>
   </si>
   <si>
     <t>19561</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19561/1_-_projeto_de_lei_complementar_executivo_no_0011-2024-18114263286886232117.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19561/1_-_projeto_de_lei_complementar_executivo_no_0011-2024-18114263286886232117.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Posturas do Município de Montenegro.</t>
   </si>
   <si>
     <t>19563</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19563/1_-_projeto_de_lei_complementar_executivo_no_0012-2024-17872461811335341456.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19563/1_-_projeto_de_lei_complementar_executivo_no_0012-2024-17872461811335341456.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 5 (cinco) assistente sociais, 01 (um) terapeuta ocupacional, 02 (dois) _x000D_
 psicólogos e 02 (dois) assistentes administrativos para atuarem na SMDESCH.</t>
   </si>
   <si>
     <t>19564</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19564/1_-_projeto_de_lei_complementar_executivo_no_0013-2024-14071413152666969109.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19564/1_-_projeto_de_lei_complementar_executivo_no_0013-2024-14071413152666969109.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 4 (quatro) educadores sociais e 01 (um) sociólogo para atuarem na SMDESCH.</t>
   </si>
   <si>
     <t>19565</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19565/1_-_projeto_de_lei_complementar_executivo_no_0014-2024-8772450535513307910.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19565/1_-_projeto_de_lei_complementar_executivo_no_0014-2024-8772450535513307910.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 2º da Lei Complementar n.º 7058, de 16 de junho de 2023, que autoriza o Executivo Municipal a contratar, temporária e administrativamente, até 03 motoristas.</t>
   </si>
   <si>
     <t>19570</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19570/1_-_projeto_de_lei_complementar_executivo_no_0015-2024-10565724523913655916.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19570/1_-_projeto_de_lei_complementar_executivo_no_0015-2024-10565724523913655916.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 02 técnicos de saúde bucal e 01 médico psiquiatra.</t>
   </si>
   <si>
     <t>19577</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19577/1_-_projeto_de_lei_complementar_executivo_no_0016-2024-13930647923577023205.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19577/1_-_projeto_de_lei_complementar_executivo_no_0016-2024-13930647923577023205.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 2º da Lei Complementar n.º 6.999, de 14 de fevereiro de 2023, que autoriza o Executivo Municipal a contratar, temporária e administrativamente, 02 (dois) Motoristas.</t>
   </si>
   <si>
     <t>19580</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19580/1_-_projeto_de_lei_complementar_executivo_no_0017-2024-2844403479795619743.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19580/1_-_projeto_de_lei_complementar_executivo_no_0017-2024-2844403479795619743.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 01 (um) técnico em meio ambiente para atuar na SMMA.</t>
   </si>
   <si>
     <t>19581</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19581/1_-_projeto_de_lei_complementar_executivo_no_0018-2024-8806722745120924356.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19581/1_-_projeto_de_lei_complementar_executivo_no_0018-2024-8806722745120924356.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 1 (um) engenheiro ambiental e 01 (um) biólogo para atuarem na SMMA.</t>
   </si>
   <si>
     <t>19587</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19587/1_-_projeto_de_lei_complementar_executivo_no_0019-2024-12532321884541904229.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19587/1_-_projeto_de_lei_complementar_executivo_no_0019-2024-12532321884541904229.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 2º da Lei Complementar n.º 7.021, de 15 de março de 2023, que autoriza o Executivo Municipal a contratar, _x000D_
 temporária e administrativamente, 03 (três) Engenheiros Civis, para serem lotados junto à SMOP.</t>
   </si>
   <si>
     <t>19588</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19588/1_-_projeto_de_lei_complementar_executivo_no_0020-2024-6670212442012714796.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19588/1_-_projeto_de_lei_complementar_executivo_no_0020-2024-6670212442012714796.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do artigo 5º da Lei Complementar n.º 7.032, de 05 de abril de 2023, que dispõe sobre a regularização de construções e do Parcelamento do Solo no Município de Montenegro.</t>
   </si>
   <si>
     <t>19589</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19589/1_-_projeto_de_lei_complementar_executivo_no_0021-2024-4017544511933971056.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19589/1_-_projeto_de_lei_complementar_executivo_no_0021-2024-4017544511933971056.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente 01 (um) Procurador e 01 (um) Contador, para atuarem na PGM.</t>
   </si>
   <si>
     <t>19590</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19590/1_-_projeto_de_lei_complementar_executivo_no_0022-2024-5013453891042643398.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19590/1_-_projeto_de_lei_complementar_executivo_no_0022-2024-5013453891042643398.pdf</t>
   </si>
   <si>
     <t>19598</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19598/1_-_projeto_de_lei_complementar_executivo_no_0023-2024-11965085746162028289.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19598/1_-_projeto_de_lei_complementar_executivo_no_0023-2024-11965085746162028289.pdf</t>
   </si>
   <si>
     <t>Altera o anexo da Lei Complementar n.º 7.221, de 28 de maio de 2024, que autoriza o Executivo Municipal a contratar, temporária e administrativamente, 01 (um) técnico em meio ambiente para atuar na SMMA.</t>
   </si>
   <si>
     <t>19599</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19599/1_-_projeto_de_lei_complementar_executivo_no_0024-2024-4845012777907434820.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19599/1_-_projeto_de_lei_complementar_executivo_no_0024-2024-4845012777907434820.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 01 (um) Motorista.</t>
   </si>
   <si>
     <t>19600</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19600/1_-_projeto_de_lei_complementar_executivo_no_0025-2024-9938415890827949461.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19600/1_-_projeto_de_lei_complementar_executivo_no_0025-2024-9938415890827949461.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo da Lei Complementar n.º 7.032, de 05 de abril de 2023, que dispõe sobre a regularização de construções e do Parcelamento do Solo no Município de Montenegro.</t>
   </si>
   <si>
     <t>19601</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19601/1_-_projeto_de_lei_complementar_executivo_no_0026-2024-3340942044854195558.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19601/1_-_projeto_de_lei_complementar_executivo_no_0026-2024-3340942044854195558.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 6 (seis) assistentes sociais, 2 (dois) psicólogos e 6 (seis) educadores sociais para atuarem na SMDESCH.</t>
   </si>
   <si>
     <t>19606</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19606/1_-_projeto_de_lei_complementar_executivo_no_0027-2024-9061866163172995264.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19606/1_-_projeto_de_lei_complementar_executivo_no_0027-2024-9061866163172995264.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar, temporária e administrativamente, 01 (um) Engenheiro Civil, para ser lotado junto à SMOP.</t>
   </si>
   <si>
     <t>19607</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19607/1_-_projeto_de_lei_complementar_executivo_no_0028-2024-11367085662435589646.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19607/1_-_projeto_de_lei_complementar_executivo_no_0028-2024-11367085662435589646.pdf</t>
   </si>
   <si>
     <t>19634</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19634/projeto_de_lei_complementar_executivo_no_0029-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19634/projeto_de_lei_complementar_executivo_no_0029-2024.pdf</t>
   </si>
   <si>
     <t>Altera, inclui e revoga dispositivos da Lei Complementar n.º 4.759, de 06.11.2007, que reestrutura o Plano Diretor de Desenvolvimento do Município de Montenegro.</t>
   </si>
   <si>
     <t>19636</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19636/projeto_de_lei_complementar_executivo_no_0030-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19636/projeto_de_lei_complementar_executivo_no_0030-2024.pdf</t>
   </si>
   <si>
     <t>Altera, inclui e revoga dispositivos da Lei Complementar n.º 5.883, de 13.01.2014, que dispõe sobre o zoneamento, uso e ocupação do solo do Município de_x000D_
 Montenegro.</t>
   </si>
   <si>
     <t>19652</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19652/projeto_de_lei_complementar_executivo_no_0031-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19652/projeto_de_lei_complementar_executivo_no_0031-2024.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo 4º do artigo 80 da Lei Complementar n.º 6.655, de 20.12.2019, que institui o Código Sanitário do Município de Montenegro.</t>
   </si>
   <si>
     <t>19653</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19653/projeto_de_lei_complementar_executivo_no_0032-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19653/projeto_de_lei_complementar_executivo_no_0032-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 80 da Lei Complementar n.º 6.655, de 20.12.2019, que institui o Código Sanitário do Município de Montenegro.</t>
   </si>
   <si>
     <t>19671</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19671/1_-_projeto_de_lei_complementar_executivo_no_0033-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19671/1_-_projeto_de_lei_complementar_executivo_no_0033-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo 1º do artigo 83 e acrescenta o item 5 na Tabela para Esgotos, constante no ANEXO III da Lei Complementar n.º 4.010/2003, _x000D_
 que estabelece o Código Tributário do Município.</t>
   </si>
   <si>
     <t>19678</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19678/1_-_projeto_de_lei_complementar_executivo_no_0034-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19678/1_-_projeto_de_lei_complementar_executivo_no_0034-2024.pdf</t>
   </si>
   <si>
     <t>Altera e inclui dispositivos da Lei Complementar n.º 5.877/2014, que dispõe sobre o Código de Obras do Município de Montenegro.</t>
   </si>
   <si>
     <t>19657</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (Legislativo)</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19657/1_-_projeto_de_lei_complementar_legislativo_no_0001-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19657/1_-_projeto_de_lei_complementar_legislativo_no_0001-2024.pdf</t>
   </si>
   <si>
     <t>Altera as atribuições e requisitos para provimento dos cargos de Secretário-Geral, Consultor Jurídico e Assessor de Comunicação, constantes no Anexo I da Lei Complementar n.º 5.901, de 19 de março de 2014, que institui o Plano de Carreira dos Servidores Efetivos e Estabelece o Quadro de Cargos e Vencimentos da Câmara Municipal de Vereadores de Montenegro/RS.</t>
   </si>
   <si>
     <t>19551</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>sISTEMA CITTA PULOU NUMERAÇÃO.</t>
   </si>
   <si>
     <t>19545</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19545/1_-_projeto_de_resolucao_no_0002-2024-12021488907609078379.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19545/1_-_projeto_de_resolucao_no_0002-2024-12021488907609078379.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Resolução n.º 221, de 14 de dezembro de 2021, que estabelece o Regimento Interno da Câmara Municipal de Montenegro de Montenegro.</t>
   </si>
   <si>
     <t>19537</t>
   </si>
   <si>
     <t>PEM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19537/pem_01-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19537/pem_01-2024.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Orgânica do Município de Montenegro/RS.</t>
   </si>
   <si>
     <t>19592</t>
   </si>
   <si>
     <t>Ari Müller, Cristian de Souza, Felipe Kinn da Silva, Juarez Vieira da Silva, Valdeci Alves de Castro</t>
   </si>
   <si>
-    <t>https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19592/pem_02-2024.pdf</t>
+    <t>http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19592/pem_02-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º do artigo 104 e revoga o inciso V do artigo 45, bem como o artigo 52 e seu parágrafo único, da Lei Orgânica do Município de Montenegro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2306,68 +2306,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19534/emenda_02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19518/of_10-mr.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19557/of_43-2024-gp-aal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19617/1_-_oficio_poder_executivo_no_0005-2024-9252349904088237059.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19605/pdl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19618/1_-_projeto_de_decreto_legislativo_no_0002-2024-1585785344040148943.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19656/1_-_projeto_de_decreto_legislativo_no_0003-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19663/pdl_04_2024_gilvan.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19506/plex_01-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19507/1_-_projeto_de_lei_executivo_no_0002-2024-14991285667020613777.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19509/1_-_projeto_de_lei_executivo_no_0003-2024-12640318424980997579.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19510/1_-_projeto_de_lei_executivo_no_0004-2024-14447960593269751198.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19511/1_-_projeto_de_lei_executivo_no_0005-2024-9382374479702938760.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19512/1_-_projeto_de_lei_executivo_no_0006-2024-5974551691421574357.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19513/1_-_projeto_de_lei_executivo_no_0007-2024-4452714064817006967.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19514/1_-_projeto_de_lei_executivo_no_0008-2024-3821095019290247796.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19515/1_-_projeto_de_lei_executivo_no_0009-2024-8002371700617557775.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19519/1_-_projeto_de_lei_executivo_no_0010-2024-5527525315699474397.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19520/1_-_projeto_de_lei_executivo_no_0011-2024-3436118308220842379.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19521/1_-_projeto_de_lei_executivo_no_0012-2024-17791483733981386971.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19522/1_-_projeto_de_lei_executivo_no_0013-2024-16602242641369998936.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19523/1_-_projeto_de_lei_executivo_no_0014-2024-9551001835283059007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19524/1_-_projeto_de_lei_executivo_no_0015-2024-9689041626846914700.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19525/1_-_projeto_de_lei_executivo_no_0016-2024-7267533707721271663.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19526/1_-_projeto_de_lei_executivo_no_0017-2024-9019861962263596255.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19531/plex_018-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19538/plex_019-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19539/plex_020-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19540/plex_021-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19546/1_-_projeto_de_lei_executivo_no_0022-2024-387594517520045836.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19547/1_-_projeto_de_lei_executivo_no_0023-2024-5894180143829495633.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19552/plex_024-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19553/plex_025-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19554/plex_026-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19556/plex_027-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19558/1_-_projeto_de_lei_executivo_no_0028-2024-1087166992507661126.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19559/1_-_projeto_de_lei_executivo_no_0029-2024-11070435980430218220.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19560/1_-_projeto_de_lei_executivo_no_0030-2024-10574003451772850375.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19566/1_-_projeto_de_lei_executivo_no_0031-2024-6718857821784324033.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19567/1_-_projeto_de_lei_executivo_no_0032-2024-6033397560714126056.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19568/1_-_projeto_de_lei_executivo_no_0033-2024-13616447006458577453.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19569/1_-_projeto_de_lei_executivo_no_0034-2024-15403963693551295404.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19571/1_-_projeto_de_lei_executivo_no_0035-2024-10688942352721488118.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19572/1_-_projeto_de_lei_executivo_no_0036-2024-10199240558205427049.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19573/1_-_projeto_de_lei_executivo_no_0037-2024-9023299880844218864.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19574/1_-_projeto_de_lei_executivo_no_0038-2024-12591329185020879001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19575/1_-_projeto_de_lei_executivo_no_0039-2024-4105192579689774395.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19576/1_-_projeto_de_lei_executivo_no_0040-2024-9871620804802269311.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19578/1_-_projeto_de_lei_executivo_no_0041-2024-2079443876659670913.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19579/1_-_projeto_de_lei_executivo_no_0042-2024-2214869137572661028.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19582/1_-_projeto_de_lei_executivo_no_0043-2024-2582386494711110767.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19583/1_-_projeto_de_lei_executivo_no_0044-2024-14165322088580221793.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19584/1_-_projeto_de_lei_executivo_no_0045-2024-7444457354152241382.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19585/1_-_projeto_de_lei_executivo_no_0046-2024-11796621957585394840.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19586/1_-_projeto_de_lei_executivo_no_0047-2024-1858299711491761845.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19596/1_-_projeto_de_lei_executivo_no_0048-2024-12871675473098586889.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19597/1_-_projeto_de_lei_executivo_no_0049-2024-11449986505845884668.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19602/1_-_projeto_de_lei_executivo_no_0050-2024-2524472195758189502.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19603/1_-_projeto_de_lei_executivo_no_0051-2024-8364912601114427348.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19604/1_-_projeto_de_lei_executivo_no_0052-2024-13830484990709025754.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19608/1_-_projeto_de_lei_executivo_no_0053-2024-10039545424991993167.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19609/1_-_projeto_de_lei_executivo_no_0054-2024-4264827795210452770.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19610/1_-_projeto_de_lei_executivo_no_0055-2024-16003044716850640028.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19611/1_-_projeto_de_lei_executivo_no_0056-2024-17139113557151948946.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19612/1_-_projeto_de_lei_executivo_no_0057-2024-8285924139886832719.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19613/1_-_projeto_de_lei_executivo_no_0058-2024-9285887065773022900.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19614/1_-_projeto_de_lei_executivo_no_0059-2024-13817232138009511889.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19615/1_-_projeto_de_lei_executivo_no_0060-2024-7154934342140820867.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19616/1_-_projeto_de_lei_executivo_no_0061-2024-11111982628563037642.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19619/plex_062-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19620/plex_063-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19622/plex_064-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19623/plex_065-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19624/projeto_de_lei_executivo_no_0066-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19625/projeto_de_lei_executivo_no_0067-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19627/projeto_de_lei_executivo_no_0068-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19628/projeto_de_lei_executivo_no_0069-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19629/projeto_de_lei_executivo_no_0070-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19630/projeto_de_lei_executivo_no_0071-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19631/projeto_de_lei_executivo_no_0072-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19632/projeto_de_lei_executivo_no_0073-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19633/projeto_de_lei_executivo_no_0074-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19635/plex_075-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19637/projeto_de_lei_executivo_no_0076-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19638/projeto_de_lei_executivo_no_0077-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19639/projeto_de_lei_executivo_no_0078-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19640/projeto_de_lei_executivo_no_0079-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19641/projeto_de_lei_executivo_no_0080-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19642/projeto_de_lei_executivo_no_0081-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19643/projeto_de_lei_executivo_no_0082-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19644/projeto_de_lei_executivo_no_0083-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19645/projeto_de_lei_executivo_no_0084-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19646/projeto_de_lei_executivo_no_0085-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19647/projeto_de_lei_executivo_no_0086-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19648/projeto_de_lei_executivo_no_0087-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19649/projeto_de_lei_executivo_no_0088-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19650/projeto_de_lei_executivo_no_0089-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19651/projeto_de_lei_executivo_no_0090-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19654/1_-_projeto_de_lei_executivo_no_0091-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19655/1_-_projeto_de_lei_executivo_no_0092-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19658/1_-_projeto_de_lei_executivo_no_0093-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19659/1_-_projeto_de_lei_executivo_no_0094-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19660/1_-_projeto_de_lei_executivo_no_0095-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19661/1_-_projeto_de_lei_executivo_no_0096-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19662/1_-_projeto_de_lei_executivo_no_0097-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19665/1_-_projeto_de_lei_executivo_no_0098-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19667/1_-_projeto_de_lei_executivo_no_0099-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19668/1_-_projeto_de_lei_executivo_no_0100-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19670/1_-_projeto_de_lei_executivo_no_0101-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19672/1_-_projeto_de_lei_executivo_no_0102-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19673/1_-_projeto_de_lei_executivo_no_0103-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19674/1_-_projeto_de_lei_executivo_no_0104-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19679/1_-_projeto_de_lei_executivo_no_0105-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19516/1_-_projeto_de_lei_legislativo_no_0001-2024-9897345632155589828.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19517/1_-_projeto_de_lei_legislativo_no_0002-2024-1606565267540585281.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19529/1_-_projeto_de_lei_legislativo_no_0003-2024-5080327187457484472.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19530/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19532/431569ef-5558-5ea9-9eab-6eaae110d62d-manifesto_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19536/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19544/pl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19562/1_-_projeto_de_lei_legislativo_no_0008-2024-17278562897197819174.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19591/pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19593/pl_010-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19594/pl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19595/pl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19621/pl_013-2024_-_rua_klaus.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19626/pl_014-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19664/1_-_projeto_de_lei_legislativo_no_0015-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19666/1_-_projeto_de_lei_legislativo_no_0016-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19669/1_-_projeto_de_lei_legislativo_no_0017-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19508/1_-_projeto_de_lei_complementar_executivo_no_0001-2024-11729393541747782405.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19527/1_-_projeto_de_lei_complementar_executivo_no_0002-2024-14424646742711616910.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19528/1_-_projeto_de_lei_complementar_executivo_no_0003-2024-11816459569685720583.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19535/plcex_04-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19541/plcex_05-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19542/plcex_06-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19543/plcex_07-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19548/1_-_projeto_de_lei_complementar_executivo_no_0008-2024-14748473781633404835.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19549/1_-_projeto_de_lei_complementar_executivo_no_0009-2024-3140498431793957000.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19550/1_-_projeto_de_lei_complementar_executivo_no_0010-2024-9066458032169512412.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19561/1_-_projeto_de_lei_complementar_executivo_no_0011-2024-18114263286886232117.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19563/1_-_projeto_de_lei_complementar_executivo_no_0012-2024-17872461811335341456.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19564/1_-_projeto_de_lei_complementar_executivo_no_0013-2024-14071413152666969109.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19565/1_-_projeto_de_lei_complementar_executivo_no_0014-2024-8772450535513307910.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19570/1_-_projeto_de_lei_complementar_executivo_no_0015-2024-10565724523913655916.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19577/1_-_projeto_de_lei_complementar_executivo_no_0016-2024-13930647923577023205.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19580/1_-_projeto_de_lei_complementar_executivo_no_0017-2024-2844403479795619743.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19581/1_-_projeto_de_lei_complementar_executivo_no_0018-2024-8806722745120924356.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19587/1_-_projeto_de_lei_complementar_executivo_no_0019-2024-12532321884541904229.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19588/1_-_projeto_de_lei_complementar_executivo_no_0020-2024-6670212442012714796.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19589/1_-_projeto_de_lei_complementar_executivo_no_0021-2024-4017544511933971056.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19590/1_-_projeto_de_lei_complementar_executivo_no_0022-2024-5013453891042643398.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19598/1_-_projeto_de_lei_complementar_executivo_no_0023-2024-11965085746162028289.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19599/1_-_projeto_de_lei_complementar_executivo_no_0024-2024-4845012777907434820.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19600/1_-_projeto_de_lei_complementar_executivo_no_0025-2024-9938415890827949461.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19601/1_-_projeto_de_lei_complementar_executivo_no_0026-2024-3340942044854195558.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19606/1_-_projeto_de_lei_complementar_executivo_no_0027-2024-9061866163172995264.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19607/1_-_projeto_de_lei_complementar_executivo_no_0028-2024-11367085662435589646.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19634/projeto_de_lei_complementar_executivo_no_0029-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19636/projeto_de_lei_complementar_executivo_no_0030-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19652/projeto_de_lei_complementar_executivo_no_0031-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19653/projeto_de_lei_complementar_executivo_no_0032-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19671/1_-_projeto_de_lei_complementar_executivo_no_0033-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19678/1_-_projeto_de_lei_complementar_executivo_no_0034-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19657/1_-_projeto_de_lei_complementar_legislativo_no_0001-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19545/1_-_projeto_de_resolucao_no_0002-2024-12021488907609078379.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19537/pem_01-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19592/pem_02-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19534/emenda_02-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19518/of_10-mr.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19557/of_43-2024-gp-aal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19617/1_-_oficio_poder_executivo_no_0005-2024-9252349904088237059.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19605/pdl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19618/1_-_projeto_de_decreto_legislativo_no_0002-2024-1585785344040148943.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19656/1_-_projeto_de_decreto_legislativo_no_0003-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19663/pdl_04_2024_gilvan.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19506/plex_01-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19507/1_-_projeto_de_lei_executivo_no_0002-2024-14991285667020613777.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19509/1_-_projeto_de_lei_executivo_no_0003-2024-12640318424980997579.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19510/1_-_projeto_de_lei_executivo_no_0004-2024-14447960593269751198.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19511/1_-_projeto_de_lei_executivo_no_0005-2024-9382374479702938760.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19512/1_-_projeto_de_lei_executivo_no_0006-2024-5974551691421574357.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19513/1_-_projeto_de_lei_executivo_no_0007-2024-4452714064817006967.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19514/1_-_projeto_de_lei_executivo_no_0008-2024-3821095019290247796.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19515/1_-_projeto_de_lei_executivo_no_0009-2024-8002371700617557775.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19519/1_-_projeto_de_lei_executivo_no_0010-2024-5527525315699474397.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19520/1_-_projeto_de_lei_executivo_no_0011-2024-3436118308220842379.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19521/1_-_projeto_de_lei_executivo_no_0012-2024-17791483733981386971.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19522/1_-_projeto_de_lei_executivo_no_0013-2024-16602242641369998936.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19523/1_-_projeto_de_lei_executivo_no_0014-2024-9551001835283059007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19524/1_-_projeto_de_lei_executivo_no_0015-2024-9689041626846914700.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19525/1_-_projeto_de_lei_executivo_no_0016-2024-7267533707721271663.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19526/1_-_projeto_de_lei_executivo_no_0017-2024-9019861962263596255.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19531/plex_018-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19538/plex_019-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19539/plex_020-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19540/plex_021-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19546/1_-_projeto_de_lei_executivo_no_0022-2024-387594517520045836.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19547/1_-_projeto_de_lei_executivo_no_0023-2024-5894180143829495633.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19552/plex_024-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19553/plex_025-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19554/plex_026-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19556/plex_027-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19558/1_-_projeto_de_lei_executivo_no_0028-2024-1087166992507661126.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19559/1_-_projeto_de_lei_executivo_no_0029-2024-11070435980430218220.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19560/1_-_projeto_de_lei_executivo_no_0030-2024-10574003451772850375.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19566/1_-_projeto_de_lei_executivo_no_0031-2024-6718857821784324033.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19567/1_-_projeto_de_lei_executivo_no_0032-2024-6033397560714126056.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19568/1_-_projeto_de_lei_executivo_no_0033-2024-13616447006458577453.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19569/1_-_projeto_de_lei_executivo_no_0034-2024-15403963693551295404.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19571/1_-_projeto_de_lei_executivo_no_0035-2024-10688942352721488118.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19572/1_-_projeto_de_lei_executivo_no_0036-2024-10199240558205427049.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19573/1_-_projeto_de_lei_executivo_no_0037-2024-9023299880844218864.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19574/1_-_projeto_de_lei_executivo_no_0038-2024-12591329185020879001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19575/1_-_projeto_de_lei_executivo_no_0039-2024-4105192579689774395.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19576/1_-_projeto_de_lei_executivo_no_0040-2024-9871620804802269311.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19578/1_-_projeto_de_lei_executivo_no_0041-2024-2079443876659670913.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19579/1_-_projeto_de_lei_executivo_no_0042-2024-2214869137572661028.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19582/1_-_projeto_de_lei_executivo_no_0043-2024-2582386494711110767.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19583/1_-_projeto_de_lei_executivo_no_0044-2024-14165322088580221793.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19584/1_-_projeto_de_lei_executivo_no_0045-2024-7444457354152241382.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19585/1_-_projeto_de_lei_executivo_no_0046-2024-11796621957585394840.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19586/1_-_projeto_de_lei_executivo_no_0047-2024-1858299711491761845.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19596/1_-_projeto_de_lei_executivo_no_0048-2024-12871675473098586889.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19597/1_-_projeto_de_lei_executivo_no_0049-2024-11449986505845884668.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19602/1_-_projeto_de_lei_executivo_no_0050-2024-2524472195758189502.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19603/1_-_projeto_de_lei_executivo_no_0051-2024-8364912601114427348.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19604/1_-_projeto_de_lei_executivo_no_0052-2024-13830484990709025754.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19608/1_-_projeto_de_lei_executivo_no_0053-2024-10039545424991993167.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19609/1_-_projeto_de_lei_executivo_no_0054-2024-4264827795210452770.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19610/1_-_projeto_de_lei_executivo_no_0055-2024-16003044716850640028.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19611/1_-_projeto_de_lei_executivo_no_0056-2024-17139113557151948946.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19612/1_-_projeto_de_lei_executivo_no_0057-2024-8285924139886832719.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19613/1_-_projeto_de_lei_executivo_no_0058-2024-9285887065773022900.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19614/1_-_projeto_de_lei_executivo_no_0059-2024-13817232138009511889.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19615/1_-_projeto_de_lei_executivo_no_0060-2024-7154934342140820867.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19616/1_-_projeto_de_lei_executivo_no_0061-2024-11111982628563037642.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19619/plex_062-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19620/plex_063-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19622/plex_064-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19623/plex_065-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19624/projeto_de_lei_executivo_no_0066-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19625/projeto_de_lei_executivo_no_0067-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19627/projeto_de_lei_executivo_no_0068-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19628/projeto_de_lei_executivo_no_0069-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19629/projeto_de_lei_executivo_no_0070-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19630/projeto_de_lei_executivo_no_0071-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19631/projeto_de_lei_executivo_no_0072-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19632/projeto_de_lei_executivo_no_0073-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19633/projeto_de_lei_executivo_no_0074-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19635/plex_075-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19637/projeto_de_lei_executivo_no_0076-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19638/projeto_de_lei_executivo_no_0077-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19639/projeto_de_lei_executivo_no_0078-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19640/projeto_de_lei_executivo_no_0079-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19641/projeto_de_lei_executivo_no_0080-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19642/projeto_de_lei_executivo_no_0081-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19643/projeto_de_lei_executivo_no_0082-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19644/projeto_de_lei_executivo_no_0083-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19645/projeto_de_lei_executivo_no_0084-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19646/projeto_de_lei_executivo_no_0085-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19647/projeto_de_lei_executivo_no_0086-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19648/projeto_de_lei_executivo_no_0087-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19649/projeto_de_lei_executivo_no_0088-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19650/projeto_de_lei_executivo_no_0089-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19651/projeto_de_lei_executivo_no_0090-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19654/1_-_projeto_de_lei_executivo_no_0091-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19655/1_-_projeto_de_lei_executivo_no_0092-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19658/1_-_projeto_de_lei_executivo_no_0093-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19659/1_-_projeto_de_lei_executivo_no_0094-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19660/1_-_projeto_de_lei_executivo_no_0095-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19661/1_-_projeto_de_lei_executivo_no_0096-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19662/1_-_projeto_de_lei_executivo_no_0097-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19665/1_-_projeto_de_lei_executivo_no_0098-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19667/1_-_projeto_de_lei_executivo_no_0099-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19668/1_-_projeto_de_lei_executivo_no_0100-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19670/1_-_projeto_de_lei_executivo_no_0101-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19672/1_-_projeto_de_lei_executivo_no_0102-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19673/1_-_projeto_de_lei_executivo_no_0103-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19674/1_-_projeto_de_lei_executivo_no_0104-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19679/1_-_projeto_de_lei_executivo_no_0105-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19516/1_-_projeto_de_lei_legislativo_no_0001-2024-9897345632155589828.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19517/1_-_projeto_de_lei_legislativo_no_0002-2024-1606565267540585281.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19529/1_-_projeto_de_lei_legislativo_no_0003-2024-5080327187457484472.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19530/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19532/431569ef-5558-5ea9-9eab-6eaae110d62d-manifesto_1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19536/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19544/pl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19562/1_-_projeto_de_lei_legislativo_no_0008-2024-17278562897197819174.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19591/pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19593/pl_010-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19594/pl_011-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19595/pl_012-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19621/pl_013-2024_-_rua_klaus.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19626/pl_014-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19664/1_-_projeto_de_lei_legislativo_no_0015-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19666/1_-_projeto_de_lei_legislativo_no_0016-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19669/1_-_projeto_de_lei_legislativo_no_0017-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19508/1_-_projeto_de_lei_complementar_executivo_no_0001-2024-11729393541747782405.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19527/1_-_projeto_de_lei_complementar_executivo_no_0002-2024-14424646742711616910.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19528/1_-_projeto_de_lei_complementar_executivo_no_0003-2024-11816459569685720583.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19535/plcex_04-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19541/plcex_05-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19542/plcex_06-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19543/plcex_07-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19548/1_-_projeto_de_lei_complementar_executivo_no_0008-2024-14748473781633404835.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19549/1_-_projeto_de_lei_complementar_executivo_no_0009-2024-3140498431793957000.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19550/1_-_projeto_de_lei_complementar_executivo_no_0010-2024-9066458032169512412.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19561/1_-_projeto_de_lei_complementar_executivo_no_0011-2024-18114263286886232117.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19563/1_-_projeto_de_lei_complementar_executivo_no_0012-2024-17872461811335341456.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19564/1_-_projeto_de_lei_complementar_executivo_no_0013-2024-14071413152666969109.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19565/1_-_projeto_de_lei_complementar_executivo_no_0014-2024-8772450535513307910.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19570/1_-_projeto_de_lei_complementar_executivo_no_0015-2024-10565724523913655916.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19577/1_-_projeto_de_lei_complementar_executivo_no_0016-2024-13930647923577023205.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19580/1_-_projeto_de_lei_complementar_executivo_no_0017-2024-2844403479795619743.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19581/1_-_projeto_de_lei_complementar_executivo_no_0018-2024-8806722745120924356.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19587/1_-_projeto_de_lei_complementar_executivo_no_0019-2024-12532321884541904229.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19588/1_-_projeto_de_lei_complementar_executivo_no_0020-2024-6670212442012714796.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19589/1_-_projeto_de_lei_complementar_executivo_no_0021-2024-4017544511933971056.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19590/1_-_projeto_de_lei_complementar_executivo_no_0022-2024-5013453891042643398.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19598/1_-_projeto_de_lei_complementar_executivo_no_0023-2024-11965085746162028289.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19599/1_-_projeto_de_lei_complementar_executivo_no_0024-2024-4845012777907434820.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19600/1_-_projeto_de_lei_complementar_executivo_no_0025-2024-9938415890827949461.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19601/1_-_projeto_de_lei_complementar_executivo_no_0026-2024-3340942044854195558.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19606/1_-_projeto_de_lei_complementar_executivo_no_0027-2024-9061866163172995264.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19607/1_-_projeto_de_lei_complementar_executivo_no_0028-2024-11367085662435589646.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19634/projeto_de_lei_complementar_executivo_no_0029-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19636/projeto_de_lei_complementar_executivo_no_0030-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19652/projeto_de_lei_complementar_executivo_no_0031-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19653/projeto_de_lei_complementar_executivo_no_0032-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19671/1_-_projeto_de_lei_complementar_executivo_no_0033-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19678/1_-_projeto_de_lei_complementar_executivo_no_0034-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19657/1_-_projeto_de_lei_complementar_legislativo_no_0001-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19545/1_-_projeto_de_resolucao_no_0002-2024-12021488907609078379.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19537/pem_01-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.montenegro.rs.leg.br/media/sapl/public/materialegislativa/2024/19592/pem_02-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="153.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>